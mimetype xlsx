--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -1,133 +1,334 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f278bb5c4348ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45d9edb6a1dd4319" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Lernplan" sheetId="1" r:id="R9c697f07fcf940e1"/>
-[...3 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Plan-Daten" sheetId="5" r:id="Rc74c591ebb0f4643"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Lernplan" sheetId="1" r:id="Re1f9d258238440e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BWH-Checkliste" sheetId="2" r:id="R83001633decd4517"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MIKP-Checkliste" sheetId="3" r:id="R8592060f8a274c64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Prüfungstraining" sheetId="4" r:id="Rb64bf7b70652413e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Plan-Daten" sheetId="5" r:id="Ra72d868d4ca544bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Start &amp; Schwerpunkte" sheetId="6" r:id="Rb35c1225219a441c"/>
   </x:sheets>
 </x:workbook>
+</file>
+
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:authors>
+    <x:author/>
+  </x:authors>
+  <x:commentList>
+    <x:comment ref="B4" authorId="0">
+      <x:text>
+        <x:r>
+          <x:t>Beispielstart 19.09.2026. Bitte auf Deinen persönlichen Lernbeginn ändern; Eingabe TT.MM.JJJJ oder echtes Excel-Datum. Die Statistik ersetzt keine eigene Terminprüfung.</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+  </x:commentList>
+</x:comments>
+</file>
+
+<file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
+<x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:authors>
+    <x:author/>
+  </x:authors>
+  <x:commentList>
+    <x:comment ref="B5" authorId="0">
+      <x:text>
+        <x:r>
+          <x:t>Rechtsformen nach Haftung, Kapital und Leitung vergleichen; Kooperation/Konzentration und Umfeldänderungen an einem Fall begründen.</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="B6" authorId="0">
+      <x:text>
+        <x:r>
+          <x:t>Einlinien-, Mehrlinien-, Stablinien-, Matrix- und Spartenorganisation erkennen, zeichnen und fallbezogen vergleichen.</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="B7" authorId="0">
+      <x:text>
+        <x:r>
+          <x:t>Abläufe darstellen und verbessern; Widerstände bei Veränderungen erkennen und passende Maßnahmen begründen.</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="B8" authorId="0">
+      <x:text>
+        <x:r>
+          <x:t>Zeitbedarf, verfügbare Kapazität und Auslastung mit korrekten Einheiten berechnen; Ergebnis interpretieren.</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="B9" authorId="0">
+      <x:text>
+        <x:r>
+          <x:t>Bestände, Lagerkennzahlen und Bestellmengen berechnen; nicht nur Formeln nennen, sondern Entscheidungen begründen.</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="B10" authorId="0">
+      <x:text>
+        <x:r>
+          <x:t>Zeit-, Akkord- und Prämienlohn unterscheiden, berechnen und die betriebliche Eignung begründen.</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="B11" authorId="0">
+      <x:text>
+        <x:r>
+          <x:t>Fixe/variable Kosten, Einzel-/Gemeinkosten sowie Gesamt-/Stückgrößen sicher unterscheiden; Voraussetzung für spätere Rechnungen.</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="B12" authorId="0">
+      <x:text>
+        <x:r>
+          <x:t>Verfahren unterscheiden und eine einfache Divisionskalkulation selbstständig lösen.</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="B13" authorId="0">
+      <x:text>
+        <x:r>
+          <x:t>Äquivalenzziffern in Recheneinheiten umsetzen; eine vollständige Grundaufgabe rechnen. Zuletzt nicht beobachtet heißt nicht ausgeschlossen.</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="B14" authorId="0">
+      <x:text>
+        <x:r>
+          <x:t>Maschinenabhängige Kosten und Laufzeit sauber zuordnen; Stundensatz berechnen und bei veränderter Auslastung erklären.</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="B15" authorId="0">
+      <x:text>
+        <x:r>
+          <x:t>Gemeinkosten zuordnen/verteilen und Zuschlagssätze ermitteln; Verbindung zur Zuschlagskalkulation erklären.</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="B16" authorId="0">
+      <x:text>
+        <x:r>
+          <x:t>Kalkulationsschema vorwärts und rückwärts anwenden; Zuschlagsbasis, Rabatt und Skonto nicht verwechseln.</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="B17" authorId="0">
+      <x:text>
+        <x:r>
+          <x:t>Stück-/Gesamtdeckungsbeitrag, Break-even, kritische Menge und Ergebnisänderungen rechnen und deuten.</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="B18" authorId="0">
+      <x:text>
+        <x:r>
+          <x:t>Inventur, Bilanz/Jahresabschluss und Abschreibung unterscheiden; kompakte Abdeckung mit Selbsttest.</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="B19" authorId="0">
+      <x:text>
+        <x:r>
+          <x:t>Leasing mit Kauf vergleichen: Liquidität, Bindung, Kosten und Risiken fallbezogen abwägen.</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="B20" authorId="0">
+      <x:text>
+        <x:r>
+          <x:t>BQ: Finanzierungs- und Investitionsentscheidungen begründen. Keine zusätzlichen HQ-Pakete für Prozess-/Plankostenrechnung oder vertiefte Investitionsverfahren.</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="B21" authorId="0">
+      <x:text>
+        <x:r>
+          <x:t>Zweck eines Budgets erklären und einfache Abweichungen interpretieren.</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+  </x:commentList>
+</x:comments>
+</file>
+
+<file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
+<x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:authors>
+    <x:author/>
+  </x:authors>
+  <x:commentList>
+    <x:comment ref="B5" authorId="0">
+      <x:text>
+        <x:r>
+          <x:t>BDE-Daten auswerten; Datenschutz und IT-Sicherheit am Fall begründen. Daten, Information und Wissen unterscheiden.</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="B6" authorId="0">
+      <x:text>
+        <x:r>
+          <x:t>Planungsmethode passend zum Fall wählen und das Ergebnis begründen; ABC/Nutzwertanalyse wirklich rechnen.</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="B10" authorId="0">
+      <x:text>
+        <x:r>
+          <x:t>Zielgruppe, Kernaussage, Medien und Aufbau auswählen; einen kurzen Präsentationsausschnitt selbst vortragen.</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="B11" authorId="0">
+      <x:text>
+        <x:r>
+          <x:t>Diagramme selbst zeichnen und lesen, Kennzahlen/Prozente rechnen und aus Ergebnissen Maßnahmen ableiten.</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="B15" authorId="0">
+      <x:text>
+        <x:r>
+          <x:t>Projektziele, Rollen, Stakeholder und Struktur am Fall; Netzplan und Gantt selbst erstellen, nicht nur erkennen.</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+    <x:comment ref="B18" authorId="0">
+      <x:text>
+        <x:r>
+          <x:t>Gesprächs- und Konfliktfälle bearbeiten; adressatengerechte Information, aktives Zuhören und passende Maßnahmen begründen.</x:t>
+        </x:r>
+      </x:text>
+    </x:comment>
+  </x:commentList>
+</x:comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t xml:space="preserve">Prüfungstraining</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Mindestens fünf vollständige Prüfungen je Fach unter realistischen Zeitbedingungen</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Fach</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Training</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Zieldatum</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Erledigt am</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Erreichte Punkte</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Max. Punkte</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Ergebnis</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t xml:space="preserve">Nacharbeiten / Auffälligkeiten</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BWH</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Vollständige Prüfung 1</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MIKP</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Vollständige Prüfung 2</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Vollständige Prüfung 3</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Vollständige Prüfung 4</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Vollständige Prüfung 5</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="11">
     <x:numFmt numFmtId="164" formatCode="0.0"/>
     <x:numFmt numFmtId="165" formatCode="0.00\ &quot;Wochen&quot;"/>
     <x:numFmt numFmtId="166" formatCode="0\ &quot;Tage&quot;"/>
     <x:numFmt numFmtId="200" formatCode="@"/>
     <x:numFmt numFmtId="201" formatCode="0.00 &quot;Wochen&quot;"/>
     <x:numFmt numFmtId="202" formatCode="dd.mm.yyyy"/>
     <x:numFmt numFmtId="203" formatCode="0 &quot;Tage&quot;"/>
     <x:numFmt numFmtId="204" formatCode="0.0 &quot;Std.&quot;"/>
     <x:numFmt numFmtId="205" formatCode="0 &quot;Wochen&quot;"/>
     <x:numFmt numFmtId="206" formatCode="0%"/>
     <x:numFmt numFmtId="207" formatCode="0"/>
   </x:numFmts>
-  <x:fonts count="20">
+  <x:fonts count="26">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Carlito"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="20"/>
       <x:color rgb="FFFFFFFF"/>
       <x:name val="Carlito"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:color rgb="FFFFFFFF"/>
       <x:name val="Carlito"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="10"/>
       <x:color rgb="FFFFFFFF"/>
       <x:name val="Carlito"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="FF172033"/>
@@ -195,52 +396,86 @@
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="9"/>
       <x:color rgb="FF138A55"/>
       <x:name val="Carlito"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="FF6D28D9"/>
       <x:name val="Carlito"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="9"/>
       <x:color rgb="FFFFFFFF"/>
       <x:name val="Carlito"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="9"/>
       <x:color rgb="FF0B2D4D"/>
       <x:name val="Carlito"/>
     </x:font>
+    <x:font>
+      <x:b/>
+      <x:sz val="11"/>
+      <x:color rgb="FF1649C5"/>
+      <x:name val="Carlito"/>
+    </x:font>
+    <x:font>
+      <x:i/>
+      <x:sz val="11"/>
+      <x:color rgb="FF1649C5"/>
+      <x:name val="Carlito"/>
+    </x:font>
+    <x:font>
+      <x:sz val="11"/>
+      <x:color rgb="FF614B16"/>
+      <x:name val="Calibri"/>
+    </x:font>
+    <x:font>
+      <x:sz val="11"/>
+      <x:color rgb="FF15243A"/>
+      <x:name val="Calibri"/>
+    </x:font>
+    <x:font>
+      <x:b/>
+      <x:sz val="14"/>
+      <x:color rgb="FFFFFFFF"/>
+      <x:name val="Calibri"/>
+    </x:font>
+    <x:font>
+      <x:b/>
+      <x:sz val="11"/>
+      <x:color rgb="FFFFFFFF"/>
+      <x:name val="Calibri"/>
+    </x:font>
   </x:fonts>
-  <x:fills count="32">
+  <x:fills count="39">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
         <x:fgColor rgb="FF0B2D4D"/>
       </x:patternFill>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
         <x:fgColor rgb="FF3657E8"/>
       </x:patternFill>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
         <x:fgColor rgb="FFFFF4D6"/>
       </x:patternFill>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
         <x:fgColor rgb="FFF5F8FF"/>
       </x:patternFill>
@@ -353,52 +588,87 @@
     <x:fill>
       <x:patternFill patternType="solid">
         <x:fgColor rgb="FFE7F5F4"/>
       </x:patternFill>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
         <x:fgColor rgb="FFEEF1F5"/>
       </x:patternFill>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
         <x:fgColor rgb="FFE8F6EF"/>
       </x:patternFill>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
         <x:fgColor rgb="FFF3E8FF"/>
       </x:patternFill>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
         <x:fgColor rgb="FF6D28D9"/>
       </x:patternFill>
     </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor rgb="FFFFF3D6"/>
+      </x:patternFill>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor rgb="FF0C2B48"/>
+      </x:patternFill>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor rgb="FFF2F6FC"/>
+      </x:patternFill>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor rgb="FFFFFFFF"/>
+      </x:patternFill>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor rgb="FF087D75"/>
+      </x:patternFill>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor rgb="FFEAF5F2"/>
+      </x:patternFill>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor rgb="FF3455E8"/>
+      </x:patternFill>
+    </x:fill>
   </x:fills>
-  <x:borders count="37">
+  <x:borders count="43">
     <x:border/>
     <x:border>
       <x:left style="thin">
         <x:color rgb="FFD5DEE8"/>
       </x:left>
       <x:right style="thin">
         <x:color rgb="FFD5DEE8"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FFD5DEE8"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FFD5DEE8"/>
       </x:bottom>
     </x:border>
     <x:border>
       <x:left style="thin">
         <x:color rgb="FFD5DEE8"/>
       </x:left>
       <x:top style="thin">
         <x:color rgb="FFD5DEE8"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FFD5DEE8"/>
       </x:bottom>
@@ -644,56 +914,92 @@
         <x:color rgb="FF0B2D4D"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF0B2D4D"/>
       </x:bottom>
     </x:border>
     <x:border>
       <x:top style="thin">
         <x:color rgb="FF0B2D4D"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF0B2D4D"/>
       </x:bottom>
     </x:border>
     <x:border>
       <x:right style="thin">
         <x:color rgb="FF0B2D4D"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FF0B2D4D"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF0B2D4D"/>
       </x:bottom>
     </x:border>
+    <x:border>
+      <x:right style="thin">
+        <x:color rgb="FFDDE6F0"/>
+      </x:right>
+    </x:border>
+    <x:border>
+      <x:left style="thin">
+        <x:color rgb="FFDDE6F0"/>
+      </x:left>
+      <x:right style="thin">
+        <x:color rgb="FFDDE6F0"/>
+      </x:right>
+    </x:border>
+    <x:border>
+      <x:left style="thin">
+        <x:color rgb="FFDDE6F0"/>
+      </x:left>
+    </x:border>
+    <x:border>
+      <x:right style="thin">
+        <x:color rgb="FFD6E9E5"/>
+      </x:right>
+    </x:border>
+    <x:border>
+      <x:left style="thin">
+        <x:color rgb="FFD6E9E5"/>
+      </x:left>
+      <x:right style="thin">
+        <x:color rgb="FFD6E9E5"/>
+      </x:right>
+    </x:border>
+    <x:border>
+      <x:left style="thin">
+        <x:color rgb="FFD6E9E5"/>
+      </x:left>
+    </x:border>
   </x:borders>
   <x:cellStyleXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <x:xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
-  <x:cellXfs count="527">
+  <x:cellXfs count="603">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="5" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
@@ -1860,50 +2166,272 @@
       <x:alignment wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="18" fillId="20" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="18" fillId="20" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="18" fillId="20" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="18" fillId="20" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="18" fillId="20" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="18" fillId="20" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="18" fillId="20" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="18" fillId="20" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="4" fillId="32" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="5" fillId="32" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="20" fillId="32" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="21" fillId="32" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="8" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="8" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="8" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="8" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="8" fillId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="8" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="8" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="8" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="8" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="200" fontId="0" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="201" fontId="6" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="205" fontId="6" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="200" fontId="0" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="201" fontId="6" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="205" fontId="6" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="7" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="center"/>
+    </x:xf>
+    <x:xf numFmtId="201" fontId="7" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="center"/>
+    </x:xf>
+    <x:xf numFmtId="205" fontId="7" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="center"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="18" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center"/>
+    </x:xf>
+    <x:xf numFmtId="204" fontId="14" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="center"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="32" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="22" fillId="32" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="22" fillId="32" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="22" fillId="32" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="23" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="24" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="23" fillId="34" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="206" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="206" fontId="23" fillId="34" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="23" fillId="35" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="206" fontId="23" fillId="35" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="23" fillId="36" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="24" fillId="36" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="23" fillId="37" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="23" fillId="37" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="23" fillId="35" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="23" fillId="38" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="25" fillId="38" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="25" fillId="36" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="23" fillId="34" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="206" fontId="23" fillId="34" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="23" fillId="35" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="206" fontId="23" fillId="35" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="23" fillId="37" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="23" fillId="35" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="23" fillId="34" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="23" fillId="34" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="206" fontId="23" fillId="34" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="23" fillId="34" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="23" fillId="34" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="23" fillId="35" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="23" fillId="35" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="206" fontId="23" fillId="35" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="23" fillId="35" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="23" fillId="35" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="23" fillId="37" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="23" fillId="37" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="23" fillId="37" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="23" fillId="37" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="23" fillId="35" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="23" fillId="35" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment horizontal="center" vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="23" fillId="35" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="23" fillId="35" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="2">
     <x:cellStyle name="Normal" xfId="1"/>
     <x:cellStyle name="Standard" xfId="0"/>
   </x:cellStyles>
   <x:dxfs count="80">
     <x:dxf>
       <x:font>
         <x:color rgb="FFB93434"/>
       </x:font>
       <x:fill>
         <x:patternFill>
           <x:bgColor rgb="FFFCEBEC"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:color rgb="FF138A55"/>
       </x:font>
       <x:fill>
         <x:patternFill>
           <x:bgColor rgb="FFE8F6EF"/>
         </x:patternFill>
@@ -2351,554 +2879,554 @@
     <x:dxf>
       <x:font>
         <x:color rgb="FFB93434"/>
       </x:font>
       <x:fill>
         <x:patternFill>
           <x:bgColor rgb="FFFCEBEC"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:color rgb="FF667085"/>
       </x:font>
       <x:fill>
         <x:patternFill>
           <x:bgColor rgb="FFEEF1F5"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:color rgb="FF138A55"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFE8F6EF"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FF172033"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFFFF4D6"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:i/>
         <x:color rgb="FF667085"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFEEF1F5"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:i/>
         <x:color rgb="FF667085"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFEEF1F5"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FF2844C7"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFEAF2FF"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FF172033"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFFFF4D6"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:color rgb="FF667085"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFEEF1F5"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:color rgb="FF138A55"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFE8F6EF"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FF172033"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFFFF4D6"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:i/>
         <x:color rgb="FF667085"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFEEF1F5"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:i/>
         <x:color rgb="FF667085"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFEEF1F5"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FFB93434"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFFCEBEC"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FFFFFFFF"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFF2A900"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:color rgb="FF138A55"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFE8F6EF"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FF2844C7"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFEAF2FF"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FF172033"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFFFF4D6"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:color rgb="FF667085"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFEEF1F5"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FF0F7C7B"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFE7F5F4"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:i/>
         <x:color rgb="FF667085"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFEEF1F5"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FFB93434"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFFCEBEC"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FFB93434"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFFCEBEC"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FF172033"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFFFF4D6"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:color rgb="FF667085"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFEEF1F5"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FFB93434"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFFCEBEC"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FFFFFFFF"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFF2A900"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FFFFFFFF"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FF6D28D9"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:color rgb="FF138A55"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFE8F6EF"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FF172033"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFFFF4D6"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FF2844C7"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFEAF2FF"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FF172033"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFFFF4D6"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:color rgb="FF667085"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFEEF1F5"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FFFFFFFF"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FF3657E8"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:b/>
         <x:color rgb="FFFFFFFF"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FF0F7C7B"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:color rgb="FFB93434"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFFCEBEC"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
     <x:dxf>
       <x:font>
         <x:color rgb="FF667085"/>
       </x:font>
       <x:fill>
-        <x:patternFill patternType="solid">
+        <x:patternFill>
           <x:bgColor rgb="FFEEF1F5"/>
         </x:patternFill>
       </x:fill>
     </x:dxf>
   </x:dxfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R029011e45ee6466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="Rf1d4527c687a48dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6b6941b9ce66476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9c697f07fcf940e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R74fd86610d1947a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R5df4e62784e14175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R304dc67f384b49a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rc74c591ebb0f4643" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe89d6a54aa44521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="R4a0fdad907f74168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8e4489e8a34c4c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re1f9d258238440e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R83001633decd4517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R8592060f8a274c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rb64bf7b70652413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Ra72d868d4ca544bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rb35c1225219a441c" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="R60259575f9ba478d" /></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="R69903db5036b4541" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="Rcf53fbd4d09f4069" /></Relationships>
+<file path=xl/drawings/_rels/drawing2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="R6baf8f6ee57e4dc0" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="Rc3171861458045e0" /></Relationships>
+<file path=xl/drawings/_rels/drawing3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="R7c16b55c7d894d97" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image4.png" Id="R289bbb1264954b3b" /></Relationships>
+<file path=xl/drawings/_rels/drawing4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image4.png" Id="Redad354ff5da47b5" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="36a35071-f1e6-48bb-bc7e-1993bfc0c81a"/>
+        <xdr:cNvPr id="1" name="/xl/media/image.png"/>
         <xdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R60259575f9ba478d"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R69903db5036b4541"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="179e0c40-852d-47a5-8d2d-2bd5e56e1a06"/>
+        <xdr:cNvPr id="1" name="/xl/media/image2.png"/>
         <xdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rcf53fbd4d09f4069"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R6baf8f6ee57e4dc0"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="a10f4124-82bf-46fa-90bb-cbe704106256"/>
+        <xdr:cNvPr id="1" name="/xl/media/image3.png"/>
         <xdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rc3171861458045e0"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7c16b55c7d894d97"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="304800" cy="304800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="fdd2909f-3868-47c9-b55f-4058a4009368"/>
+        <xdr:cNvPr id="1" name="/xl/media/image4.png"/>
         <xdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R289bbb1264954b3b"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Redad354ff5da47b5"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ChatGPT">
   <a:themeElements>
     <a:clrScheme name="ChatGPT">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
@@ -3059,60 +3587,60 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="Rb18cbf0ffa6a441b" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments1.xml" Id="R1d908d1d21f048de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing.vml" Id="R623abc63e6354c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="R0b0b37609f7b48ab" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing2.xml" Id="Rfe33993ab3ad4c5d" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments2.xml" Id="R270f6ab2c77d4f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing2.vml" Id="R739a2f34c065495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing2.xml" Id="Racbc9824beca40dd" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing3.xml" Id="Re536c546db58448b" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments3.xml" Id="Ra9a84bc1b5584810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing3.vml" Id="Rbb8c2b09452d4528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing3.xml" Id="R065f0c02e20b4b54" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing4.xml" Id="R78054b0199414a99" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing4.xml" Id="R07462e8396d94333" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="14.25"/>
   <x:cols>
     <x:col min="1" max="1" width="15" hidden="0" customWidth="1"/>
     <x:col min="2" max="2" width="18" hidden="0" customWidth="1"/>
     <x:col min="3" max="3" width="38" hidden="0" customWidth="1"/>
     <x:col min="4" max="4" width="17" hidden="0" customWidth="1"/>
     <x:col min="5" max="7" width="14" customWidth="1"/>
     <x:col min="8" max="22" width="10" customWidth="1"/>
     <x:col min="5" max="5" width="14" hidden="0" customWidth="1"/>
     <x:col min="6" max="6" width="14" hidden="0" customWidth="1"/>
     <x:col min="7" max="7" width="17" hidden="0" customWidth="1"/>
     <x:col min="8" max="8" width="20" hidden="0" customWidth="1"/>
     <x:col min="9" max="9" width="10" hidden="0" customWidth="1"/>
     <x:col min="10" max="10" width="10" hidden="0" customWidth="1"/>
     <x:col min="11" max="11" width="10" hidden="0" customWidth="1"/>
     <x:col min="12" max="12" width="10" hidden="0" customWidth="1"/>
     <x:col min="13" max="13" width="10" hidden="0" customWidth="1"/>
     <x:col min="14" max="14" width="10" hidden="0" customWidth="1"/>
@@ -3228,51 +3756,51 @@
       </x:c>
       <x:c r="Q1" s="268" t="str">
         <x:v>Meisterfreunde Lernplan – BWH &amp; MIKP</x:v>
       </x:c>
       <x:c r="R1" s="268" t="str">
         <x:v>Meisterfreunde Lernplan – BWH &amp; MIKP</x:v>
       </x:c>
       <x:c r="S1" s="268" t="str">
         <x:v>Meisterfreunde Lernplan – BWH &amp; MIKP</x:v>
       </x:c>
       <x:c r="T1" s="268" t="str">
         <x:v>Meisterfreunde Lernplan – BWH &amp; MIKP</x:v>
       </x:c>
       <x:c r="U1" s="268" t="str">
         <x:v>Meisterfreunde Lernplan – BWH &amp; MIKP</x:v>
       </x:c>
       <x:c r="V1" s="268" t="str">
         <x:v>Meisterfreunde Lernplan – BWH &amp; MIKP</x:v>
       </x:c>
       <x:c r="W1" s="268" t="str">
         <x:v>Meisterfreunde Lernplan – BWH &amp; MIKP</x:v>
       </x:c>
     </x:row>
     <x:row r="2" ht="32" customHeight="1">
       <x:c r="A2" s="272" t="str">
-        <x:v>Prüfung wählen, Lernumfang festlegen, Auszeit-Wochen markieren und Checklisten abarbeiten</x:v>
+        <x:v>Stand 19.09.2026 · Zuerst „Start &amp; Schwerpunkte“ lesen · Startdatum und Prüfungstermin selbst prüfen</x:v>
       </x:c>
       <x:c r="B2" s="272" t="str">
         <x:v>Prüfung wählen, Lernumfang festlegen, Auszeit-Wochen markieren und Checklisten abarbeiten</x:v>
       </x:c>
       <x:c r="C2" s="272" t="str">
         <x:v>Prüfung wählen, Lernumfang festlegen, Auszeit-Wochen markieren und Checklisten abarbeiten</x:v>
       </x:c>
       <x:c r="D2" s="272" t="str">
         <x:v>Prüfung wählen, Lernumfang festlegen, Auszeit-Wochen markieren und Checklisten abarbeiten</x:v>
       </x:c>
       <x:c r="E2" s="272" t="str">
         <x:v>Prüfung wählen, Lernumfang festlegen, Auszeit-Wochen markieren und Checklisten abarbeiten</x:v>
       </x:c>
       <x:c r="F2" s="272" t="str">
         <x:v>Prüfung wählen, Lernumfang festlegen, Auszeit-Wochen markieren und Checklisten abarbeiten</x:v>
       </x:c>
       <x:c r="G2" s="272" t="str">
         <x:v>Prüfung wählen, Lernumfang festlegen, Auszeit-Wochen markieren und Checklisten abarbeiten</x:v>
       </x:c>
       <x:c r="H2" s="272" t="str">
         <x:v>Prüfung wählen, Lernumfang festlegen, Auszeit-Wochen markieren und Checklisten abarbeiten</x:v>
       </x:c>
       <x:c r="I2" s="272" t="str">
         <x:v>Prüfung wählen, Lernumfang festlegen, Auszeit-Wochen markieren und Checklisten abarbeiten</x:v>
       </x:c>
@@ -3305,298 +3833,298 @@
       </x:c>
       <x:c r="S2" s="272" t="str">
         <x:v>Prüfung wählen, Lernumfang festlegen, Auszeit-Wochen markieren und Checklisten abarbeiten</x:v>
       </x:c>
       <x:c r="T2" s="272" t="str">
         <x:v>Prüfung wählen, Lernumfang festlegen, Auszeit-Wochen markieren und Checklisten abarbeiten</x:v>
       </x:c>
       <x:c r="U2" s="272" t="str">
         <x:v>Prüfung wählen, Lernumfang festlegen, Auszeit-Wochen markieren und Checklisten abarbeiten</x:v>
       </x:c>
       <x:c r="V2" s="272" t="str">
         <x:v>Prüfung wählen, Lernumfang festlegen, Auszeit-Wochen markieren und Checklisten abarbeiten</x:v>
       </x:c>
       <x:c r="W2" s="272" t="str">
         <x:v>Prüfung wählen, Lernumfang festlegen, Auszeit-Wochen markieren und Checklisten abarbeiten</x:v>
       </x:c>
     </x:row>
     <x:row r="3" ht="27" customHeight="1">
       <x:c r="A3" s="333" t="str">
         <x:v>Deine Auswahl</x:v>
       </x:c>
       <x:c r="B3" s="334" t="str">
         <x:v>Deine Auswahl</x:v>
       </x:c>
       <x:c r="D3" s="344" t="str">
-        <x:v>Basis – Minimalansatz</x:v>
+        <x:v>Basis – Planungsansatz</x:v>
       </x:c>
       <x:c r="E3" s="344" t="str">
         <x:v>Basis – Minimalansatz</x:v>
       </x:c>
       <x:c r="F3" s="344" t="str">
         <x:v>Basis – Minimalansatz</x:v>
       </x:c>
       <x:c r="G3" s="385" t="str">
-        <x:v>Mittel – 50 % mehr</x:v>
+        <x:v>Mehr Übung: +50 %</x:v>
       </x:c>
       <x:c r="H3" s="385" t="str">
         <x:v>Mittel – 50 % mehr</x:v>
       </x:c>
       <x:c r="I3" s="385" t="str">
         <x:v>Mittel – 50 % mehr</x:v>
       </x:c>
       <x:c r="J3" s="388" t="str">
-        <x:v>Gut – 100 % mehr</x:v>
+        <x:v>Mehr Übung: +100 %</x:v>
       </x:c>
       <x:c r="K3" s="388" t="str">
         <x:v>Gut – 100 % mehr</x:v>
       </x:c>
       <x:c r="L3" s="388" t="str">
         <x:v>Gut – 100 % mehr</x:v>
       </x:c>
       <x:c r="M3" s="440"/>
       <x:c r="N3" s="333" t="str">
         <x:v>Ausgewählter Plan</x:v>
       </x:c>
       <x:c r="O3" s="390" t="str">
         <x:v>Ausgewählter Plan</x:v>
       </x:c>
       <x:c r="P3" s="390" t="str">
         <x:v>Ausgewählter Plan</x:v>
       </x:c>
       <x:c r="Q3" s="390" t="str">
         <x:v>Ausgewählter Plan</x:v>
       </x:c>
       <x:c r="R3" s="390" t="str">
         <x:v>Ausgewählter Plan</x:v>
       </x:c>
       <x:c r="S3" s="390" t="str">
         <x:v>Ausgewählter Plan</x:v>
       </x:c>
       <x:c r="T3" s="390" t="str">
         <x:v>Ausgewählter Plan</x:v>
       </x:c>
       <x:c r="U3" s="390" t="str">
         <x:v>Ausgewählter Plan</x:v>
       </x:c>
       <x:c r="V3" s="390" t="str">
         <x:v>Ausgewählter Plan</x:v>
       </x:c>
       <x:c r="W3" s="334" t="str">
         <x:v>Ausgewählter Plan</x:v>
       </x:c>
     </x:row>
     <x:row r="4" ht="54" customHeight="1">
-      <x:c r="A4" s="337" t="str">
+      <x:c r="A4" s="545" t="str">
         <x:v>Startdatum</x:v>
       </x:c>
-      <x:c r="B4" s="339" t="str">
-        <x:v>28.07.2026</x:v>
+      <x:c r="B4" s="546" t="str">
+        <x:v>19.09.2026</x:v>
       </x:c>
       <x:c r="D4" s="373" t="str">
-        <x:f>TEXT(159+'Prüfungstraining'!$K$8,"0.0")&amp;" Stunden gesamt inkl. Trainings"&amp;CHAR(10)&amp;IF(IF(OR($B$7="",$B$7&lt;=0),"",ROUNDUP((159+'Prüfungstraining'!$K$8)/$B$7,0))="","-",IF(OR($B$7="",$B$7&lt;=0),"",ROUNDUP((159+'Prüfungstraining'!$K$8)/$B$7,0))&amp;" Std./Woche mindestens")</x:f>
-[...1 lines deleted...]
-13 Std./Woche mindestens</x:v>
+        <x:f>TEXT(('BWH-Checkliste'!$C$23+'MIKP-Checkliste'!$C$20)*1+'Prüfungstraining'!$K$8,"0.0")&amp;" Stunden inkl. Trainings"&amp;CHAR(10)&amp;IF(OR($B$7="",$B$7&lt;=0),"Datum prüfen",ROUNDUP((('BWH-Checkliste'!$C$23+'MIKP-Checkliste'!$C$20)*1+'Prüfungstraining'!$K$8)/$B$7,0)&amp;" Std./Woche rechnerisch")</x:f>
+        <x:v>184.0 Stunden inkl. Trainings
+28 Std./Woche rechnerisch</x:v>
       </x:c>
       <x:c r="E4" s="374"/>
       <x:c r="F4" s="375"/>
       <x:c r="G4" s="373" t="str">
-        <x:f>TEXT(238.5+'Prüfungstraining'!$K$8,"0.0")&amp;" Stunden gesamt inkl. Trainings"&amp;CHAR(10)&amp;IF(IF(OR($B$7="",$B$7&lt;=0),"",ROUNDUP((238.5+'Prüfungstraining'!$K$8)/$B$7,0))="","-",IF(OR($B$7="",$B$7&lt;=0),"",ROUNDUP((238.5+'Prüfungstraining'!$K$8)/$B$7,0))&amp;" Std./Woche mindestens")</x:f>
-[...1 lines deleted...]
-19 Std./Woche mindestens</x:v>
+        <x:f>TEXT(('BWH-Checkliste'!$C$23+'MIKP-Checkliste'!$C$20)*1.5+'Prüfungstraining'!$K$8,"0.0")&amp;" Stunden inkl. Trainings"&amp;CHAR(10)&amp;IF(OR($B$7="",$B$7&lt;=0),"Datum prüfen",ROUNDUP((('BWH-Checkliste'!$C$23+'MIKP-Checkliste'!$C$20)*1.5+'Prüfungstraining'!$K$8)/$B$7,0)&amp;" Std./Woche rechnerisch")</x:f>
+        <x:v>263.5 Stunden inkl. Trainings
+40 Std./Woche rechnerisch</x:v>
       </x:c>
       <x:c r="H4" s="374"/>
       <x:c r="I4" s="375"/>
       <x:c r="J4" s="373" t="str">
-        <x:f>TEXT(318+'Prüfungstraining'!$K$8,"0.0")&amp;" Stunden gesamt inkl. Trainings"&amp;CHAR(10)&amp;IF(IF(OR($B$7="",$B$7&lt;=0),"",ROUNDUP((318+'Prüfungstraining'!$K$8)/$B$7,0))="","-",IF(OR($B$7="",$B$7&lt;=0),"",ROUNDUP((318+'Prüfungstraining'!$K$8)/$B$7,0))&amp;" Std./Woche mindestens")</x:f>
-[...1 lines deleted...]
-25 Std./Woche mindestens</x:v>
+        <x:f>TEXT(('BWH-Checkliste'!$C$23+'MIKP-Checkliste'!$C$20)*2+'Prüfungstraining'!$K$8,"0.0")&amp;" Stunden inkl. Trainings"&amp;CHAR(10)&amp;IF(OR($B$7="",$B$7&lt;=0),"Datum prüfen",ROUNDUP((('BWH-Checkliste'!$C$23+'MIKP-Checkliste'!$C$20)*2+'Prüfungstraining'!$K$8)/$B$7,0)&amp;" Std./Woche rechnerisch")</x:f>
+        <x:v>343.0 Stunden inkl. Trainings
+52 Std./Woche rechnerisch</x:v>
       </x:c>
       <x:c r="K4" s="374"/>
       <x:c r="L4" s="375"/>
       <x:c r="M4" s="440" t="n">
-        <x:f>IF(B4="","",DATE(VALUE(RIGHT(B4,4)),VALUE(MID(B4,4,2)),VALUE(LEFT(B4,2))))</x:f>
-[...2 lines deleted...]
-      <x:c r="N4" s="337" t="str">
+        <x:f>IF(B4="","",IF(ISNUMBER(B4),B4,IFERROR(DATE(VALUE(RIGHT(B4,4)),VALUE(MID(B4,4,2)),VALUE(LEFT(B4,2))),"")))</x:f>
+        <x:v>46284</x:v>
+      </x:c>
+      <x:c r="N4" s="550" t="str">
         <x:v>Gesamt inkl. Prüfungstraining</x:v>
       </x:c>
-      <x:c r="O4" s="337" t="str"/>
-[...2 lines deleted...]
-      <x:c r="R4" s="399" t="n">
+      <x:c r="O4" s="550" t="str"/>
+      <x:c r="P4" s="550" t="str"/>
+      <x:c r="Q4" s="550" t="str"/>
+      <x:c r="R4" s="551" t="n">
         <x:f>SUM($D$22:$D$44)+'Prüfungstraining'!$K$8</x:f>
         <x:v>184</x:v>
       </x:c>
-      <x:c r="S4" s="399"/>
-[...3 lines deleted...]
-      <x:c r="W4" s="399"/>
+      <x:c r="S4" s="551"/>
+      <x:c r="T4" s="551"/>
+      <x:c r="U4" s="551"/>
+      <x:c r="V4" s="551"/>
+      <x:c r="W4" s="551"/>
     </x:row>
     <x:row r="5" ht="54" customHeight="1">
-      <x:c r="A5" s="337" t="str">
+      <x:c r="A5" s="545" t="str">
         <x:v>Prüfungstermin</x:v>
       </x:c>
-      <x:c r="B5" s="339" t="str">
+      <x:c r="B5" s="546" t="str">
         <x:v>05.11.2026</x:v>
       </x:c>
       <x:c r="D5" s="376"/>
       <x:c r="E5" s="377"/>
       <x:c r="F5" s="378"/>
       <x:c r="G5" s="376"/>
       <x:c r="H5" s="377"/>
       <x:c r="I5" s="378"/>
       <x:c r="J5" s="376"/>
       <x:c r="K5" s="377"/>
       <x:c r="L5" s="378"/>
       <x:c r="M5" s="440" t="n">
-        <x:f>IF(B5="","",DATE(VALUE(RIGHT(B5,4)),VALUE(MID(B5,4,2)),VALUE(LEFT(B5,2))))</x:f>
+        <x:f>IF(B5="","",IF(ISNUMBER(B5),B5,IFERROR(DATE(VALUE(RIGHT(B5,4)),VALUE(MID(B5,4,2)),VALUE(LEFT(B5,2))),"")))</x:f>
         <x:v>46331</x:v>
       </x:c>
-      <x:c r="N5" s="337" t="str">
-[...5 lines deleted...]
-      <x:c r="R5" s="399" t="n">
+      <x:c r="N5" s="550" t="str">
+        <x:v>Rechnerische Std. pro Woche</x:v>
+      </x:c>
+      <x:c r="O5" s="550" t="str"/>
+      <x:c r="P5" s="550" t="str"/>
+      <x:c r="Q5" s="550" t="str"/>
+      <x:c r="R5" s="551" t="n">
         <x:f>IF(OR($B$7="",$B$7&lt;=0,$R$4&lt;=0),"",ROUNDUP($R$4/$B$7,0))</x:f>
-        <x:v>13</x:v>
-[...5 lines deleted...]
-      <x:c r="W5" s="399"/>
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="S5" s="551"/>
+      <x:c r="T5" s="551"/>
+      <x:c r="U5" s="551"/>
+      <x:c r="V5" s="551"/>
+      <x:c r="W5" s="551"/>
     </x:row>
     <x:row r="6" ht="54" customHeight="1">
-      <x:c r="A6" s="337" t="str">
+      <x:c r="A6" s="545" t="str">
         <x:v>Lernumfang</x:v>
       </x:c>
-      <x:c r="B6" s="338" t="str">
+      <x:c r="B6" s="547" t="str">
         <x:v>Basis</x:v>
       </x:c>
       <x:c r="D6" s="376"/>
       <x:c r="E6" s="377"/>
       <x:c r="F6" s="378"/>
       <x:c r="G6" s="376"/>
       <x:c r="H6" s="377"/>
       <x:c r="I6" s="378"/>
       <x:c r="J6" s="376"/>
       <x:c r="K6" s="377"/>
       <x:c r="L6" s="378"/>
       <x:c r="M6" s="440" t="n">
         <x:f>IF(AND($B$10&lt;&gt;"",$B$10&lt;&gt;"Kein Kurs",$E$10&lt;&gt;"",$N$10&lt;&gt;"",$M$4&lt;&gt;"",$M$5&lt;&gt;"",$E$10&gt;=$M$4,$N$10&lt;$M$5),1,0)</x:f>
         <x:v>0</x:v>
       </x:c>
-      <x:c r="N6" s="337" t="str">
+      <x:c r="N6" s="550" t="str">
         <x:v>Verfügbare Lernwochen</x:v>
       </x:c>
-      <x:c r="O6" s="337" t="str"/>
-[...2 lines deleted...]
-      <x:c r="R6" s="445" t="n">
+      <x:c r="O6" s="550" t="str"/>
+      <x:c r="P6" s="550" t="str"/>
+      <x:c r="Q6" s="550" t="str"/>
+      <x:c r="R6" s="552" t="n">
         <x:f>$B$7</x:f>
-        <x:v>14.285714285714286</x:v>
-[...5 lines deleted...]
-      <x:c r="W6" s="445"/>
+        <x:v>6.714285714285714</x:v>
+      </x:c>
+      <x:c r="S6" s="552"/>
+      <x:c r="T6" s="552"/>
+      <x:c r="U6" s="552"/>
+      <x:c r="V6" s="552"/>
+      <x:c r="W6" s="552"/>
     </x:row>
     <x:row r="7" ht="54" customHeight="1">
-      <x:c r="A7" s="337" t="str">
+      <x:c r="A7" s="545" t="str">
         <x:v>Verfügbare Lernzeit</x:v>
       </x:c>
-      <x:c r="B7" s="342" t="n">
+      <x:c r="B7" s="548" t="n">
         <x:f>IF(OR($M$4="",$M$5="",$M$5&lt;=$M$4),"",SUM($I$13:$BU$13))</x:f>
-        <x:v>14.285714285714286</x:v>
+        <x:v>6.714285714285714</x:v>
       </x:c>
       <x:c r="D7" s="376"/>
       <x:c r="E7" s="377"/>
       <x:c r="F7" s="378"/>
       <x:c r="G7" s="376"/>
       <x:c r="H7" s="377"/>
       <x:c r="I7" s="378"/>
       <x:c r="J7" s="376"/>
       <x:c r="K7" s="377"/>
       <x:c r="L7" s="378"/>
       <x:c r="M7" s="440" t="n">
         <x:f>IF(OR($B$7="",$B$7&lt;=0),"",ROUNDUP(SUM($D$22:$D$44)/$B$7,0))</x:f>
-        <x:v>12</x:v>
-[...1 lines deleted...]
-      <x:c r="N7" s="337" t="str">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="N7" s="550" t="str">
         <x:v>Auszeit-Wochen</x:v>
       </x:c>
-      <x:c r="O7" s="337" t="str"/>
-[...2 lines deleted...]
-      <x:c r="R7" s="446" t="n">
+      <x:c r="O7" s="550" t="str"/>
+      <x:c r="P7" s="550" t="str"/>
+      <x:c r="Q7" s="550" t="str"/>
+      <x:c r="R7" s="553" t="n">
         <x:f>$B$8</x:f>
         <x:v>0</x:v>
       </x:c>
-      <x:c r="S7" s="446"/>
-[...3 lines deleted...]
-      <x:c r="W7" s="446"/>
+      <x:c r="S7" s="553"/>
+      <x:c r="T7" s="553"/>
+      <x:c r="U7" s="553"/>
+      <x:c r="V7" s="553"/>
+      <x:c r="W7" s="553"/>
     </x:row>
     <x:row r="8" ht="54" customHeight="1">
-      <x:c r="A8" s="337" t="str">
-[...2 lines deleted...]
-      <x:c r="B8" s="444" t="n">
+      <x:c r="A8" s="545" t="str">
+        <x:v>Auszeit-Wochen</x:v>
+      </x:c>
+      <x:c r="B8" s="549" t="n">
         <x:f>COUNTIF($I$17:$BU$17,"Auszeit")</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="D8" s="379"/>
       <x:c r="E8" s="380"/>
       <x:c r="F8" s="381"/>
       <x:c r="G8" s="379"/>
       <x:c r="H8" s="380"/>
       <x:c r="I8" s="381"/>
       <x:c r="J8" s="379"/>
       <x:c r="K8" s="380"/>
       <x:c r="L8" s="381"/>
       <x:c r="M8" s="440"/>
-      <x:c r="N8" s="395" t="str">
-[...6 lines deleted...]
-        <x:f>IF($B$6="Basis",159,IF($B$6="Mittel (+50 %)",238.5,IF($B$6="Gut (+100 %)",318,159)))+'Prüfungstraining'!$K$8-$R$4</x:f>
+      <x:c r="N8" s="554" t="str">
+        <x:v>Ausgeblendete Stunden</x:v>
+      </x:c>
+      <x:c r="O8" s="554" t="str"/>
+      <x:c r="P8" s="554" t="str"/>
+      <x:c r="Q8" s="554" t="str"/>
+      <x:c r="R8" s="555" t="n">
+        <x:f>('BWH-Checkliste'!$C$23+'MIKP-Checkliste'!$C$20)*IF($B$6="Mittel (+50 %)",1.5,IF($B$6="Gut (+100 %)",2,1))+'Prüfungstraining'!$K$8-$R$4</x:f>
         <x:v>0</x:v>
       </x:c>
-      <x:c r="S8" s="402"/>
-[...3 lines deleted...]
-      <x:c r="W8" s="402"/>
+      <x:c r="S8" s="555"/>
+      <x:c r="T8" s="555"/>
+      <x:c r="U8" s="555"/>
+      <x:c r="V8" s="555"/>
+      <x:c r="W8" s="555"/>
     </x:row>
     <x:row r="9" ht="27" customHeight="1">
       <x:c r="A9" s="333" t="str">
         <x:v>Optionalen Meisterfreunde-BWH-Kurs eintragen</x:v>
       </x:c>
       <x:c r="B9" s="390" t="str">
         <x:v>Optionalen Meisterfreunde-BWH-Kurs eintragen</x:v>
       </x:c>
       <x:c r="C9" s="390" t="str">
         <x:v>Optionalen Meisterfreunde-BWH-Kurs eintragen</x:v>
       </x:c>
       <x:c r="D9" s="390" t="str">
         <x:v>Optionalen Meisterfreunde-BWH-Kurs eintragen</x:v>
       </x:c>
       <x:c r="E9" s="390" t="str">
         <x:v>Optionalen Meisterfreunde-BWH-Kurs eintragen</x:v>
       </x:c>
       <x:c r="F9" s="390" t="str">
         <x:v>Optionalen Meisterfreunde-BWH-Kurs eintragen</x:v>
       </x:c>
       <x:c r="G9" s="390" t="str">
         <x:v>Optionalen Meisterfreunde-BWH-Kurs eintragen</x:v>
       </x:c>
       <x:c r="H9" s="390" t="str">
         <x:v>Optionalen Meisterfreunde-BWH-Kurs eintragen</x:v>
@@ -3636,77 +4164,77 @@
       </x:c>
       <x:c r="T9" s="390" t="str">
         <x:v>Optionalen Meisterfreunde-BWH-Kurs eintragen</x:v>
       </x:c>
       <x:c r="U9" s="390" t="str">
         <x:v>Optionalen Meisterfreunde-BWH-Kurs eintragen</x:v>
       </x:c>
       <x:c r="V9" s="390" t="str">
         <x:v>Optionalen Meisterfreunde-BWH-Kurs eintragen</x:v>
       </x:c>
       <x:c r="W9" s="334" t="str">
         <x:v>Optionalen Meisterfreunde-BWH-Kurs eintragen</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" s="337" t="str">
         <x:v>Kursformat</x:v>
       </x:c>
       <x:c r="B10" s="447" t="str">
         <x:v>Kein Kurs</x:v>
       </x:c>
       <x:c r="C10" s="447" t="str"/>
       <x:c r="D10" s="337" t="str">
         <x:v>Kursbeginn</x:v>
       </x:c>
-      <x:c r="E10" s="450" t="str"/>
+      <x:c r="E10" s="450"/>
       <x:c r="F10" s="450" t="str"/>
       <x:c r="G10" s="337" t="str">
         <x:v>Fach</x:v>
       </x:c>
       <x:c r="H10" s="449" t="str">
         <x:v>BWH</x:v>
       </x:c>
       <x:c r="I10" s="449" t="str"/>
       <x:c r="J10" s="337" t="str">
         <x:v>Kursstunden</x:v>
       </x:c>
       <x:c r="K10" s="406" t="n">
         <x:f>IF(OR($B$10="",$B$10="Kein Kurs"),0,IF($B$10="2-Tageskurs",18,20))</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="L10" s="406" t="str"/>
       <x:c r="M10" s="337" t="str">
         <x:v>Kursende</x:v>
       </x:c>
       <x:c r="N10" s="408" t="str">
         <x:f>IF(OR($B$10="",$B$10="Kein Kurs",$E$10=""),"",$E$10+IF($B$10="2-Tageskurs",1,4))</x:f>
       </x:c>
       <x:c r="O10" s="408" t="str"/>
       <x:c r="P10" s="408" t="str"/>
       <x:c r="Q10" s="337" t="str">
-        <x:v>Gesamt inkl. Kurs</x:v>
+        <x:v>Mit Kurs</x:v>
       </x:c>
       <x:c r="R10" s="409" t="n">
         <x:f>$R$4+IF($M$6=1,$K$10,0)</x:f>
         <x:v>184</x:v>
       </x:c>
       <x:c r="S10" s="409" t="str"/>
       <x:c r="T10" s="409" t="str"/>
       <x:c r="U10" s="409" t="str"/>
       <x:c r="V10" s="409" t="str"/>
       <x:c r="W10" s="409" t="str"/>
     </x:row>
     <x:row r="11" ht="25" customHeight="1">
       <x:c r="A11" s="418" t="str">
         <x:v>Meisterfreunde-Kurse können nur für BWH eingetragen werden. Jede vom Kurs berührte Kalenderwoche wird automatisch für Eigenlernen gesperrt; die Arbeitspakete verschieben sich in die nächsten verfügbaren Wochen. Den Status änderst Du in der jeweiligen Fach-Checkliste.</x:v>
       </x:c>
       <x:c r="B11" s="419" t="str">
         <x:v>Meisterfreunde-Kurse können nur für BWH eingetragen werden. Jede vom Kurs berührte Kalenderwoche wird automatisch für Eigenlernen gesperrt; die Arbeitspakete verschieben sich in die nächsten verfügbaren Wochen. Den Status änderst Du in der jeweiligen Fach-Checkliste.</x:v>
       </x:c>
       <x:c r="C11" s="419" t="str">
         <x:v>Meisterfreunde-Kurse können nur für BWH eingetragen werden. Jede vom Kurs berührte Kalenderwoche wird automatisch für Eigenlernen gesperrt; die Arbeitspakete verschieben sich in die nächsten verfügbaren Wochen. Den Status änderst Du in der jeweiligen Fach-Checkliste.</x:v>
       </x:c>
       <x:c r="D11" s="419" t="str">
         <x:v>Meisterfreunde-Kurse können nur für BWH eingetragen werden. Jede vom Kurs berührte Kalenderwoche wird automatisch für Eigenlernen gesperrt; die Arbeitspakete verschieben sich in die nächsten verfügbaren Wochen. Den Status änderst Du in der jeweiligen Fach-Checkliste.</x:v>
       </x:c>
       <x:c r="E11" s="419" t="str">
@@ -3756,377 +4284,377 @@
       </x:c>
       <x:c r="T11" s="419" t="str">
         <x:v>Meisterfreunde-Kurse können nur für BWH eingetragen werden. Jede vom Kurs berührte Kalenderwoche wird automatisch für Eigenlernen gesperrt; die Arbeitspakete verschieben sich in die nächsten verfügbaren Wochen. Den Status änderst Du in der jeweiligen Fach-Checkliste.</x:v>
       </x:c>
       <x:c r="U11" s="419" t="str">
         <x:v>Meisterfreunde-Kurse können nur für BWH eingetragen werden. Jede vom Kurs berührte Kalenderwoche wird automatisch für Eigenlernen gesperrt; die Arbeitspakete verschieben sich in die nächsten verfügbaren Wochen. Den Status änderst Du in der jeweiligen Fach-Checkliste.</x:v>
       </x:c>
       <x:c r="V11" s="419" t="str">
         <x:v>Meisterfreunde-Kurse können nur für BWH eingetragen werden. Jede vom Kurs berührte Kalenderwoche wird automatisch für Eigenlernen gesperrt; die Arbeitspakete verschieben sich in die nächsten verfügbaren Wochen. Den Status änderst Du in der jeweiligen Fach-Checkliste.</x:v>
       </x:c>
       <x:c r="W11" s="420" t="str">
         <x:v>Meisterfreunde-Kurse können nur für BWH eingetragen werden. Jede vom Kurs berührte Kalenderwoche wird automatisch für Eigenlernen gesperrt; die Arbeitspakete verschieben sich in die nächsten verfügbaren Wochen. Den Status änderst Du in der jeweiligen Fach-Checkliste.</x:v>
       </x:c>
     </x:row>
     <x:row r="12" ht="2" customHeight="1">
       <x:c r="A12" s="440"/>
       <x:c r="B12" s="440"/>
       <x:c r="C12" s="440"/>
       <x:c r="D12" s="440"/>
       <x:c r="E12" s="440"/>
       <x:c r="F12" s="440"/>
       <x:c r="G12" s="440"/>
       <x:c r="H12" s="440"/>
       <x:c r="I12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+0)</x:f>
-        <x:v>46230</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="J12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+7)</x:f>
-        <x:v>46237</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="K12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+14)</x:f>
-        <x:v>46244</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="L12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+21)</x:f>
-        <x:v>46251</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="M12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+28)</x:f>
-        <x:v>46258</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="N12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+35)</x:f>
-        <x:v>46265</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="O12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+42)</x:f>
-        <x:v>46272</x:v>
+        <x:v>46321</x:v>
       </x:c>
       <x:c r="P12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+49)</x:f>
-        <x:v>46279</x:v>
+        <x:v>46328</x:v>
       </x:c>
       <x:c r="Q12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+56)</x:f>
-        <x:v>46286</x:v>
+        <x:v>46335</x:v>
       </x:c>
       <x:c r="R12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+63)</x:f>
-        <x:v>46293</x:v>
+        <x:v>46342</x:v>
       </x:c>
       <x:c r="S12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+70)</x:f>
-        <x:v>46300</x:v>
+        <x:v>46349</x:v>
       </x:c>
       <x:c r="T12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+77)</x:f>
-        <x:v>46307</x:v>
+        <x:v>46356</x:v>
       </x:c>
       <x:c r="U12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+84)</x:f>
-        <x:v>46314</x:v>
+        <x:v>46363</x:v>
       </x:c>
       <x:c r="V12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+91)</x:f>
-        <x:v>46321</x:v>
+        <x:v>46370</x:v>
       </x:c>
       <x:c r="W12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+98)</x:f>
-        <x:v>46328</x:v>
+        <x:v>46377</x:v>
       </x:c>
       <x:c r="X12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+105)</x:f>
-        <x:v>46335</x:v>
+        <x:v>46384</x:v>
       </x:c>
       <x:c r="Y12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+112)</x:f>
-        <x:v>46342</x:v>
+        <x:v>46391</x:v>
       </x:c>
       <x:c r="Z12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+119)</x:f>
-        <x:v>46349</x:v>
+        <x:v>46398</x:v>
       </x:c>
       <x:c r="AA12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+126)</x:f>
-        <x:v>46356</x:v>
+        <x:v>46405</x:v>
       </x:c>
       <x:c r="AB12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+133)</x:f>
-        <x:v>46363</x:v>
+        <x:v>46412</x:v>
       </x:c>
       <x:c r="AC12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+140)</x:f>
-        <x:v>46370</x:v>
+        <x:v>46419</x:v>
       </x:c>
       <x:c r="AD12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+147)</x:f>
-        <x:v>46377</x:v>
+        <x:v>46426</x:v>
       </x:c>
       <x:c r="AE12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+154)</x:f>
-        <x:v>46384</x:v>
+        <x:v>46433</x:v>
       </x:c>
       <x:c r="AF12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+161)</x:f>
-        <x:v>46391</x:v>
+        <x:v>46440</x:v>
       </x:c>
       <x:c r="AG12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+168)</x:f>
-        <x:v>46398</x:v>
+        <x:v>46447</x:v>
       </x:c>
       <x:c r="AH12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+175)</x:f>
-        <x:v>46405</x:v>
+        <x:v>46454</x:v>
       </x:c>
       <x:c r="AI12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+182)</x:f>
-        <x:v>46412</x:v>
+        <x:v>46461</x:v>
       </x:c>
       <x:c r="AJ12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+189)</x:f>
-        <x:v>46419</x:v>
+        <x:v>46468</x:v>
       </x:c>
       <x:c r="AK12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+196)</x:f>
-        <x:v>46426</x:v>
+        <x:v>46475</x:v>
       </x:c>
       <x:c r="AL12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+203)</x:f>
-        <x:v>46433</x:v>
+        <x:v>46482</x:v>
       </x:c>
       <x:c r="AM12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+210)</x:f>
-        <x:v>46440</x:v>
+        <x:v>46489</x:v>
       </x:c>
       <x:c r="AN12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+217)</x:f>
-        <x:v>46447</x:v>
+        <x:v>46496</x:v>
       </x:c>
       <x:c r="AO12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+224)</x:f>
-        <x:v>46454</x:v>
+        <x:v>46503</x:v>
       </x:c>
       <x:c r="AP12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+231)</x:f>
-        <x:v>46461</x:v>
+        <x:v>46510</x:v>
       </x:c>
       <x:c r="AQ12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+238)</x:f>
-        <x:v>46468</x:v>
+        <x:v>46517</x:v>
       </x:c>
       <x:c r="AR12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+245)</x:f>
-        <x:v>46475</x:v>
+        <x:v>46524</x:v>
       </x:c>
       <x:c r="AS12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+252)</x:f>
-        <x:v>46482</x:v>
+        <x:v>46531</x:v>
       </x:c>
       <x:c r="AT12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+259)</x:f>
-        <x:v>46489</x:v>
+        <x:v>46538</x:v>
       </x:c>
       <x:c r="AU12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+266)</x:f>
-        <x:v>46496</x:v>
+        <x:v>46545</x:v>
       </x:c>
       <x:c r="AV12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+273)</x:f>
-        <x:v>46503</x:v>
+        <x:v>46552</x:v>
       </x:c>
       <x:c r="AW12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+280)</x:f>
-        <x:v>46510</x:v>
+        <x:v>46559</x:v>
       </x:c>
       <x:c r="AX12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+287)</x:f>
-        <x:v>46517</x:v>
+        <x:v>46566</x:v>
       </x:c>
       <x:c r="AY12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+294)</x:f>
-        <x:v>46524</x:v>
+        <x:v>46573</x:v>
       </x:c>
       <x:c r="AZ12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+301)</x:f>
-        <x:v>46531</x:v>
+        <x:v>46580</x:v>
       </x:c>
       <x:c r="BA12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+308)</x:f>
-        <x:v>46538</x:v>
+        <x:v>46587</x:v>
       </x:c>
       <x:c r="BB12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+315)</x:f>
-        <x:v>46545</x:v>
+        <x:v>46594</x:v>
       </x:c>
       <x:c r="BC12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+322)</x:f>
-        <x:v>46552</x:v>
+        <x:v>46601</x:v>
       </x:c>
       <x:c r="BD12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+329)</x:f>
-        <x:v>46559</x:v>
+        <x:v>46608</x:v>
       </x:c>
       <x:c r="BE12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+336)</x:f>
-        <x:v>46566</x:v>
+        <x:v>46615</x:v>
       </x:c>
       <x:c r="BF12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+343)</x:f>
-        <x:v>46573</x:v>
+        <x:v>46622</x:v>
       </x:c>
       <x:c r="BG12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+350)</x:f>
-        <x:v>46580</x:v>
+        <x:v>46629</x:v>
       </x:c>
       <x:c r="BH12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+357)</x:f>
-        <x:v>46587</x:v>
+        <x:v>46636</x:v>
       </x:c>
       <x:c r="BI12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+364)</x:f>
-        <x:v>46594</x:v>
+        <x:v>46643</x:v>
       </x:c>
       <x:c r="BJ12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+371)</x:f>
-        <x:v>46601</x:v>
+        <x:v>46650</x:v>
       </x:c>
       <x:c r="BK12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+378)</x:f>
-        <x:v>46608</x:v>
+        <x:v>46657</x:v>
       </x:c>
       <x:c r="BL12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+385)</x:f>
-        <x:v>46615</x:v>
+        <x:v>46664</x:v>
       </x:c>
       <x:c r="BM12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+392)</x:f>
-        <x:v>46622</x:v>
+        <x:v>46671</x:v>
       </x:c>
       <x:c r="BN12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+399)</x:f>
-        <x:v>46629</x:v>
+        <x:v>46678</x:v>
       </x:c>
       <x:c r="BO12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+406)</x:f>
-        <x:v>46636</x:v>
+        <x:v>46685</x:v>
       </x:c>
       <x:c r="BP12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+413)</x:f>
-        <x:v>46643</x:v>
+        <x:v>46692</x:v>
       </x:c>
       <x:c r="BQ12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+420)</x:f>
-        <x:v>46650</x:v>
+        <x:v>46699</x:v>
       </x:c>
       <x:c r="BR12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+427)</x:f>
-        <x:v>46657</x:v>
+        <x:v>46706</x:v>
       </x:c>
       <x:c r="BS12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+434)</x:f>
-        <x:v>46664</x:v>
+        <x:v>46713</x:v>
       </x:c>
       <x:c r="BT12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+441)</x:f>
-        <x:v>46671</x:v>
+        <x:v>46720</x:v>
       </x:c>
       <x:c r="BU12" s="443" t="n">
         <x:f>IF($M$4="","",$M$4-WEEKDAY($M$4,2)+1+448)</x:f>
-        <x:v>46678</x:v>
+        <x:v>46727</x:v>
       </x:c>
     </x:row>
     <x:row r="13" ht="2" customHeight="1">
       <x:c r="A13" s="440"/>
       <x:c r="B13" s="440"/>
       <x:c r="C13" s="440"/>
       <x:c r="D13" s="440"/>
       <x:c r="E13" s="440"/>
       <x:c r="F13" s="440"/>
       <x:c r="G13" s="440"/>
       <x:c r="H13" s="440"/>
       <x:c r="I13" s="440" t="n">
         <x:f>IF(OR(I$12="",$M$4="",$M$5=""),0,IF(OR(I$17="Auszeit",AND($M$6=1,I$12&lt;=$N$10,I$12+6&gt;=$E$10)),0,MAX(0,MIN(I$12+7,$M$5)-MAX(I$12,$M$4))/7))</x:f>
-        <x:v>0.8571428571428571</x:v>
+        <x:v>0.2857142857142857</x:v>
       </x:c>
       <x:c r="J13" s="440" t="n">
         <x:f>IF(OR(J$12="",$M$4="",$M$5=""),0,IF(OR(J$17="Auszeit",AND($M$6=1,J$12&lt;=$N$10,J$12+6&gt;=$E$10)),0,MAX(0,MIN(J$12+7,$M$5)-MAX(J$12,$M$4))/7))</x:f>
         <x:v>1</x:v>
       </x:c>
       <x:c r="K13" s="440" t="n">
         <x:f>IF(OR(K$12="",$M$4="",$M$5=""),0,IF(OR(K$17="Auszeit",AND($M$6=1,K$12&lt;=$N$10,K$12+6&gt;=$E$10)),0,MAX(0,MIN(K$12+7,$M$5)-MAX(K$12,$M$4))/7))</x:f>
         <x:v>1</x:v>
       </x:c>
       <x:c r="L13" s="440" t="n">
         <x:f>IF(OR(L$12="",$M$4="",$M$5=""),0,IF(OR(L$17="Auszeit",AND($M$6=1,L$12&lt;=$N$10,L$12+6&gt;=$E$10)),0,MAX(0,MIN(L$12+7,$M$5)-MAX(L$12,$M$4))/7))</x:f>
         <x:v>1</x:v>
       </x:c>
       <x:c r="M13" s="440" t="n">
         <x:f>IF(OR(M$12="",$M$4="",$M$5=""),0,IF(OR(M$17="Auszeit",AND($M$6=1,M$12&lt;=$N$10,M$12+6&gt;=$E$10)),0,MAX(0,MIN(M$12+7,$M$5)-MAX(M$12,$M$4))/7))</x:f>
         <x:v>1</x:v>
       </x:c>
       <x:c r="N13" s="440" t="n">
         <x:f>IF(OR(N$12="",$M$4="",$M$5=""),0,IF(OR(N$17="Auszeit",AND($M$6=1,N$12&lt;=$N$10,N$12+6&gt;=$E$10)),0,MAX(0,MIN(N$12+7,$M$5)-MAX(N$12,$M$4))/7))</x:f>
         <x:v>1</x:v>
       </x:c>
       <x:c r="O13" s="440" t="n">
         <x:f>IF(OR(O$12="",$M$4="",$M$5=""),0,IF(OR(O$17="Auszeit",AND($M$6=1,O$12&lt;=$N$10,O$12+6&gt;=$E$10)),0,MAX(0,MIN(O$12+7,$M$5)-MAX(O$12,$M$4))/7))</x:f>
         <x:v>1</x:v>
       </x:c>
       <x:c r="P13" s="440" t="n">
         <x:f>IF(OR(P$12="",$M$4="",$M$5=""),0,IF(OR(P$17="Auszeit",AND($M$6=1,P$12&lt;=$N$10,P$12+6&gt;=$E$10)),0,MAX(0,MIN(P$12+7,$M$5)-MAX(P$12,$M$4))/7))</x:f>
-        <x:v>1</x:v>
+        <x:v>0.42857142857142855</x:v>
       </x:c>
       <x:c r="Q13" s="440" t="n">
         <x:f>IF(OR(Q$12="",$M$4="",$M$5=""),0,IF(OR(Q$17="Auszeit",AND($M$6=1,Q$12&lt;=$N$10,Q$12+6&gt;=$E$10)),0,MAX(0,MIN(Q$12+7,$M$5)-MAX(Q$12,$M$4))/7))</x:f>
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="R13" s="440" t="n">
         <x:f>IF(OR(R$12="",$M$4="",$M$5=""),0,IF(OR(R$17="Auszeit",AND($M$6=1,R$12&lt;=$N$10,R$12+6&gt;=$E$10)),0,MAX(0,MIN(R$12+7,$M$5)-MAX(R$12,$M$4))/7))</x:f>
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="S13" s="440" t="n">
         <x:f>IF(OR(S$12="",$M$4="",$M$5=""),0,IF(OR(S$17="Auszeit",AND($M$6=1,S$12&lt;=$N$10,S$12+6&gt;=$E$10)),0,MAX(0,MIN(S$12+7,$M$5)-MAX(S$12,$M$4))/7))</x:f>
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="T13" s="440" t="n">
         <x:f>IF(OR(T$12="",$M$4="",$M$5=""),0,IF(OR(T$17="Auszeit",AND($M$6=1,T$12&lt;=$N$10,T$12+6&gt;=$E$10)),0,MAX(0,MIN(T$12+7,$M$5)-MAX(T$12,$M$4))/7))</x:f>
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="U13" s="440" t="n">
         <x:f>IF(OR(U$12="",$M$4="",$M$5=""),0,IF(OR(U$17="Auszeit",AND($M$6=1,U$12&lt;=$N$10,U$12+6&gt;=$E$10)),0,MAX(0,MIN(U$12+7,$M$5)-MAX(U$12,$M$4))/7))</x:f>
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="V13" s="440" t="n">
         <x:f>IF(OR(V$12="",$M$4="",$M$5=""),0,IF(OR(V$17="Auszeit",AND($M$6=1,V$12&lt;=$N$10,V$12+6&gt;=$E$10)),0,MAX(0,MIN(V$12+7,$M$5)-MAX(V$12,$M$4))/7))</x:f>
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="W13" s="440" t="n">
         <x:f>IF(OR(W$12="",$M$4="",$M$5=""),0,IF(OR(W$17="Auszeit",AND($M$6=1,W$12&lt;=$N$10,W$12+6&gt;=$E$10)),0,MAX(0,MIN(W$12+7,$M$5)-MAX(W$12,$M$4))/7))</x:f>
-        <x:v>0.42857142857142855</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="X13" s="440" t="n">
         <x:f>IF(OR(X$12="",$M$4="",$M$5=""),0,IF(OR(X$17="Auszeit",AND($M$6=1,X$12&lt;=$N$10,X$12+6&gt;=$E$10)),0,MAX(0,MIN(X$12+7,$M$5)-MAX(X$12,$M$4))/7))</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="Y13" s="440" t="n">
         <x:f>IF(OR(Y$12="",$M$4="",$M$5=""),0,IF(OR(Y$17="Auszeit",AND($M$6=1,Y$12&lt;=$N$10,Y$12+6&gt;=$E$10)),0,MAX(0,MIN(Y$12+7,$M$5)-MAX(Y$12,$M$4))/7))</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="Z13" s="440" t="n">
         <x:f>IF(OR(Z$12="",$M$4="",$M$5=""),0,IF(OR(Z$17="Auszeit",AND($M$6=1,Z$12&lt;=$N$10,Z$12+6&gt;=$E$10)),0,MAX(0,MIN(Z$12+7,$M$5)-MAX(Z$12,$M$4))/7))</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="AA13" s="440" t="n">
         <x:f>IF(OR(AA$12="",$M$4="",$M$5=""),0,IF(OR(AA$17="Auszeit",AND($M$6=1,AA$12&lt;=$N$10,AA$12+6&gt;=$E$10)),0,MAX(0,MIN(AA$12+7,$M$5)-MAX(AA$12,$M$4))/7))</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="AB13" s="440" t="n">
         <x:f>IF(OR(AB$12="",$M$4="",$M$5=""),0,IF(OR(AB$17="Auszeit",AND($M$6=1,AB$12&lt;=$N$10,AB$12+6&gt;=$E$10)),0,MAX(0,MIN(AB$12+7,$M$5)-MAX(AB$12,$M$4))/7))</x:f>
         <x:v>0</x:v>
       </x:c>
       <x:c r="AC13" s="440" t="n">
         <x:f>IF(OR(AC$12="",$M$4="",$M$5=""),0,IF(OR(AC$17="Auszeit",AND($M$6=1,AC$12&lt;=$N$10,AC$12+6&gt;=$E$10)),0,MAX(0,MIN(AC$12+7,$M$5)-MAX(AC$12,$M$4))/7))</x:f>
         <x:v>0</x:v>
       </x:c>
@@ -4738,307 +5266,307 @@
       </x:c>
       <x:c r="BR15" s="277" t="str">
         <x:v>Woche 62</x:v>
       </x:c>
       <x:c r="BS15" s="277" t="str">
         <x:v>Woche 63</x:v>
       </x:c>
       <x:c r="BT15" s="277" t="str">
         <x:v>Woche 64</x:v>
       </x:c>
       <x:c r="BU15" s="277" t="str">
         <x:v>Woche 65</x:v>
       </x:c>
     </x:row>
     <x:row r="16" ht="32" customHeight="1">
       <x:c r="A16" s="277" t="str"/>
       <x:c r="B16" s="277" t="str"/>
       <x:c r="C16" s="277" t="str"/>
       <x:c r="D16" s="277" t="str"/>
       <x:c r="E16" s="277" t="str"/>
       <x:c r="F16" s="277" t="str"/>
       <x:c r="G16" s="277" t="str"/>
       <x:c r="H16" s="277" t="str"/>
       <x:c r="I16" s="277" t="str">
         <x:f>IF(I$12="","",IF(DAY(I$12)&lt;10,"0"&amp;DAY(I$12),DAY(I$12))&amp;"."&amp;IF(MONTH(I$12)&lt;10,"0"&amp;MONTH(I$12),MONTH(I$12))&amp;"."&amp;YEAR(I$12))</x:f>
-        <x:v>27.07.2026</x:v>
+        <x:v>14.09.2026</x:v>
       </x:c>
       <x:c r="J16" s="277" t="str">
         <x:f>IF(J$12="","",IF(DAY(J$12)&lt;10,"0"&amp;DAY(J$12),DAY(J$12))&amp;"."&amp;IF(MONTH(J$12)&lt;10,"0"&amp;MONTH(J$12),MONTH(J$12))&amp;"."&amp;YEAR(J$12))</x:f>
-        <x:v>03.08.2026</x:v>
+        <x:v>21.09.2026</x:v>
       </x:c>
       <x:c r="K16" s="277" t="str">
         <x:f>IF(K$12="","",IF(DAY(K$12)&lt;10,"0"&amp;DAY(K$12),DAY(K$12))&amp;"."&amp;IF(MONTH(K$12)&lt;10,"0"&amp;MONTH(K$12),MONTH(K$12))&amp;"."&amp;YEAR(K$12))</x:f>
-        <x:v>10.08.2026</x:v>
+        <x:v>28.09.2026</x:v>
       </x:c>
       <x:c r="L16" s="277" t="str">
         <x:f>IF(L$12="","",IF(DAY(L$12)&lt;10,"0"&amp;DAY(L$12),DAY(L$12))&amp;"."&amp;IF(MONTH(L$12)&lt;10,"0"&amp;MONTH(L$12),MONTH(L$12))&amp;"."&amp;YEAR(L$12))</x:f>
-        <x:v>17.08.2026</x:v>
+        <x:v>05.10.2026</x:v>
       </x:c>
       <x:c r="M16" s="277" t="str">
         <x:f>IF(M$12="","",IF(DAY(M$12)&lt;10,"0"&amp;DAY(M$12),DAY(M$12))&amp;"."&amp;IF(MONTH(M$12)&lt;10,"0"&amp;MONTH(M$12),MONTH(M$12))&amp;"."&amp;YEAR(M$12))</x:f>
-        <x:v>24.08.2026</x:v>
+        <x:v>12.10.2026</x:v>
       </x:c>
       <x:c r="N16" s="277" t="str">
         <x:f>IF(N$12="","",IF(DAY(N$12)&lt;10,"0"&amp;DAY(N$12),DAY(N$12))&amp;"."&amp;IF(MONTH(N$12)&lt;10,"0"&amp;MONTH(N$12),MONTH(N$12))&amp;"."&amp;YEAR(N$12))</x:f>
-        <x:v>31.08.2026</x:v>
+        <x:v>19.10.2026</x:v>
       </x:c>
       <x:c r="O16" s="277" t="str">
         <x:f>IF(O$12="","",IF(DAY(O$12)&lt;10,"0"&amp;DAY(O$12),DAY(O$12))&amp;"."&amp;IF(MONTH(O$12)&lt;10,"0"&amp;MONTH(O$12),MONTH(O$12))&amp;"."&amp;YEAR(O$12))</x:f>
-        <x:v>07.09.2026</x:v>
+        <x:v>26.10.2026</x:v>
       </x:c>
       <x:c r="P16" s="277" t="str">
         <x:f>IF(P$12="","",IF(DAY(P$12)&lt;10,"0"&amp;DAY(P$12),DAY(P$12))&amp;"."&amp;IF(MONTH(P$12)&lt;10,"0"&amp;MONTH(P$12),MONTH(P$12))&amp;"."&amp;YEAR(P$12))</x:f>
-        <x:v>14.09.2026</x:v>
+        <x:v>02.11.2026</x:v>
       </x:c>
       <x:c r="Q16" s="277" t="str">
         <x:f>IF(Q$12="","",IF(DAY(Q$12)&lt;10,"0"&amp;DAY(Q$12),DAY(Q$12))&amp;"."&amp;IF(MONTH(Q$12)&lt;10,"0"&amp;MONTH(Q$12),MONTH(Q$12))&amp;"."&amp;YEAR(Q$12))</x:f>
-        <x:v>21.09.2026</x:v>
+        <x:v>09.11.2026</x:v>
       </x:c>
       <x:c r="R16" s="277" t="str">
         <x:f>IF(R$12="","",IF(DAY(R$12)&lt;10,"0"&amp;DAY(R$12),DAY(R$12))&amp;"."&amp;IF(MONTH(R$12)&lt;10,"0"&amp;MONTH(R$12),MONTH(R$12))&amp;"."&amp;YEAR(R$12))</x:f>
-        <x:v>28.09.2026</x:v>
+        <x:v>16.11.2026</x:v>
       </x:c>
       <x:c r="S16" s="277" t="str">
         <x:f>IF(S$12="","",IF(DAY(S$12)&lt;10,"0"&amp;DAY(S$12),DAY(S$12))&amp;"."&amp;IF(MONTH(S$12)&lt;10,"0"&amp;MONTH(S$12),MONTH(S$12))&amp;"."&amp;YEAR(S$12))</x:f>
-        <x:v>05.10.2026</x:v>
+        <x:v>23.11.2026</x:v>
       </x:c>
       <x:c r="T16" s="277" t="str">
         <x:f>IF(T$12="","",IF(DAY(T$12)&lt;10,"0"&amp;DAY(T$12),DAY(T$12))&amp;"."&amp;IF(MONTH(T$12)&lt;10,"0"&amp;MONTH(T$12),MONTH(T$12))&amp;"."&amp;YEAR(T$12))</x:f>
-        <x:v>12.10.2026</x:v>
+        <x:v>30.11.2026</x:v>
       </x:c>
       <x:c r="U16" s="277" t="str">
         <x:f>IF(U$12="","",IF(DAY(U$12)&lt;10,"0"&amp;DAY(U$12),DAY(U$12))&amp;"."&amp;IF(MONTH(U$12)&lt;10,"0"&amp;MONTH(U$12),MONTH(U$12))&amp;"."&amp;YEAR(U$12))</x:f>
-        <x:v>19.10.2026</x:v>
+        <x:v>07.12.2026</x:v>
       </x:c>
       <x:c r="V16" s="277" t="str">
         <x:f>IF(V$12="","",IF(DAY(V$12)&lt;10,"0"&amp;DAY(V$12),DAY(V$12))&amp;"."&amp;IF(MONTH(V$12)&lt;10,"0"&amp;MONTH(V$12),MONTH(V$12))&amp;"."&amp;YEAR(V$12))</x:f>
-        <x:v>26.10.2026</x:v>
+        <x:v>14.12.2026</x:v>
       </x:c>
       <x:c r="W16" s="277" t="str">
         <x:f>IF(W$12="","",IF(DAY(W$12)&lt;10,"0"&amp;DAY(W$12),DAY(W$12))&amp;"."&amp;IF(MONTH(W$12)&lt;10,"0"&amp;MONTH(W$12),MONTH(W$12))&amp;"."&amp;YEAR(W$12))</x:f>
-        <x:v>02.11.2026</x:v>
+        <x:v>21.12.2026</x:v>
       </x:c>
       <x:c r="X16" s="277" t="str">
         <x:f>IF(X$12="","",IF(DAY(X$12)&lt;10,"0"&amp;DAY(X$12),DAY(X$12))&amp;"."&amp;IF(MONTH(X$12)&lt;10,"0"&amp;MONTH(X$12),MONTH(X$12))&amp;"."&amp;YEAR(X$12))</x:f>
-        <x:v>09.11.2026</x:v>
+        <x:v>28.12.2026</x:v>
       </x:c>
       <x:c r="Y16" s="277" t="str">
         <x:f>IF(Y$12="","",IF(DAY(Y$12)&lt;10,"0"&amp;DAY(Y$12),DAY(Y$12))&amp;"."&amp;IF(MONTH(Y$12)&lt;10,"0"&amp;MONTH(Y$12),MONTH(Y$12))&amp;"."&amp;YEAR(Y$12))</x:f>
-        <x:v>16.11.2026</x:v>
+        <x:v>04.01.2027</x:v>
       </x:c>
       <x:c r="Z16" s="277" t="str">
         <x:f>IF(Z$12="","",IF(DAY(Z$12)&lt;10,"0"&amp;DAY(Z$12),DAY(Z$12))&amp;"."&amp;IF(MONTH(Z$12)&lt;10,"0"&amp;MONTH(Z$12),MONTH(Z$12))&amp;"."&amp;YEAR(Z$12))</x:f>
-        <x:v>23.11.2026</x:v>
+        <x:v>11.01.2027</x:v>
       </x:c>
       <x:c r="AA16" s="277" t="str">
         <x:f>IF(AA$12="","",IF(DAY(AA$12)&lt;10,"0"&amp;DAY(AA$12),DAY(AA$12))&amp;"."&amp;IF(MONTH(AA$12)&lt;10,"0"&amp;MONTH(AA$12),MONTH(AA$12))&amp;"."&amp;YEAR(AA$12))</x:f>
-        <x:v>30.11.2026</x:v>
+        <x:v>18.01.2027</x:v>
       </x:c>
       <x:c r="AB16" s="277" t="str">
         <x:f>IF(AB$12="","",IF(DAY(AB$12)&lt;10,"0"&amp;DAY(AB$12),DAY(AB$12))&amp;"."&amp;IF(MONTH(AB$12)&lt;10,"0"&amp;MONTH(AB$12),MONTH(AB$12))&amp;"."&amp;YEAR(AB$12))</x:f>
-        <x:v>07.12.2026</x:v>
+        <x:v>25.01.2027</x:v>
       </x:c>
       <x:c r="AC16" s="277" t="str">
         <x:f>IF(AC$12="","",IF(DAY(AC$12)&lt;10,"0"&amp;DAY(AC$12),DAY(AC$12))&amp;"."&amp;IF(MONTH(AC$12)&lt;10,"0"&amp;MONTH(AC$12),MONTH(AC$12))&amp;"."&amp;YEAR(AC$12))</x:f>
-        <x:v>14.12.2026</x:v>
+        <x:v>01.02.2027</x:v>
       </x:c>
       <x:c r="AD16" s="277" t="str">
         <x:f>IF(AD$12="","",IF(DAY(AD$12)&lt;10,"0"&amp;DAY(AD$12),DAY(AD$12))&amp;"."&amp;IF(MONTH(AD$12)&lt;10,"0"&amp;MONTH(AD$12),MONTH(AD$12))&amp;"."&amp;YEAR(AD$12))</x:f>
-        <x:v>21.12.2026</x:v>
+        <x:v>08.02.2027</x:v>
       </x:c>
       <x:c r="AE16" s="277" t="str">
         <x:f>IF(AE$12="","",IF(DAY(AE$12)&lt;10,"0"&amp;DAY(AE$12),DAY(AE$12))&amp;"."&amp;IF(MONTH(AE$12)&lt;10,"0"&amp;MONTH(AE$12),MONTH(AE$12))&amp;"."&amp;YEAR(AE$12))</x:f>
-        <x:v>28.12.2026</x:v>
+        <x:v>15.02.2027</x:v>
       </x:c>
       <x:c r="AF16" s="277" t="str">
         <x:f>IF(AF$12="","",IF(DAY(AF$12)&lt;10,"0"&amp;DAY(AF$12),DAY(AF$12))&amp;"."&amp;IF(MONTH(AF$12)&lt;10,"0"&amp;MONTH(AF$12),MONTH(AF$12))&amp;"."&amp;YEAR(AF$12))</x:f>
-        <x:v>04.01.2027</x:v>
+        <x:v>22.02.2027</x:v>
       </x:c>
       <x:c r="AG16" s="277" t="str">
         <x:f>IF(AG$12="","",IF(DAY(AG$12)&lt;10,"0"&amp;DAY(AG$12),DAY(AG$12))&amp;"."&amp;IF(MONTH(AG$12)&lt;10,"0"&amp;MONTH(AG$12),MONTH(AG$12))&amp;"."&amp;YEAR(AG$12))</x:f>
-        <x:v>11.01.2027</x:v>
+        <x:v>01.03.2027</x:v>
       </x:c>
       <x:c r="AH16" s="277" t="str">
         <x:f>IF(AH$12="","",IF(DAY(AH$12)&lt;10,"0"&amp;DAY(AH$12),DAY(AH$12))&amp;"."&amp;IF(MONTH(AH$12)&lt;10,"0"&amp;MONTH(AH$12),MONTH(AH$12))&amp;"."&amp;YEAR(AH$12))</x:f>
-        <x:v>18.01.2027</x:v>
+        <x:v>08.03.2027</x:v>
       </x:c>
       <x:c r="AI16" s="277" t="str">
         <x:f>IF(AI$12="","",IF(DAY(AI$12)&lt;10,"0"&amp;DAY(AI$12),DAY(AI$12))&amp;"."&amp;IF(MONTH(AI$12)&lt;10,"0"&amp;MONTH(AI$12),MONTH(AI$12))&amp;"."&amp;YEAR(AI$12))</x:f>
-        <x:v>25.01.2027</x:v>
+        <x:v>15.03.2027</x:v>
       </x:c>
       <x:c r="AJ16" s="277" t="str">
         <x:f>IF(AJ$12="","",IF(DAY(AJ$12)&lt;10,"0"&amp;DAY(AJ$12),DAY(AJ$12))&amp;"."&amp;IF(MONTH(AJ$12)&lt;10,"0"&amp;MONTH(AJ$12),MONTH(AJ$12))&amp;"."&amp;YEAR(AJ$12))</x:f>
-        <x:v>01.02.2027</x:v>
+        <x:v>22.03.2027</x:v>
       </x:c>
       <x:c r="AK16" s="277" t="str">
         <x:f>IF(AK$12="","",IF(DAY(AK$12)&lt;10,"0"&amp;DAY(AK$12),DAY(AK$12))&amp;"."&amp;IF(MONTH(AK$12)&lt;10,"0"&amp;MONTH(AK$12),MONTH(AK$12))&amp;"."&amp;YEAR(AK$12))</x:f>
-        <x:v>08.02.2027</x:v>
+        <x:v>29.03.2027</x:v>
       </x:c>
       <x:c r="AL16" s="277" t="str">
         <x:f>IF(AL$12="","",IF(DAY(AL$12)&lt;10,"0"&amp;DAY(AL$12),DAY(AL$12))&amp;"."&amp;IF(MONTH(AL$12)&lt;10,"0"&amp;MONTH(AL$12),MONTH(AL$12))&amp;"."&amp;YEAR(AL$12))</x:f>
-        <x:v>15.02.2027</x:v>
+        <x:v>05.04.2027</x:v>
       </x:c>
       <x:c r="AM16" s="277" t="str">
         <x:f>IF(AM$12="","",IF(DAY(AM$12)&lt;10,"0"&amp;DAY(AM$12),DAY(AM$12))&amp;"."&amp;IF(MONTH(AM$12)&lt;10,"0"&amp;MONTH(AM$12),MONTH(AM$12))&amp;"."&amp;YEAR(AM$12))</x:f>
-        <x:v>22.02.2027</x:v>
+        <x:v>12.04.2027</x:v>
       </x:c>
       <x:c r="AN16" s="277" t="str">
         <x:f>IF(AN$12="","",IF(DAY(AN$12)&lt;10,"0"&amp;DAY(AN$12),DAY(AN$12))&amp;"."&amp;IF(MONTH(AN$12)&lt;10,"0"&amp;MONTH(AN$12),MONTH(AN$12))&amp;"."&amp;YEAR(AN$12))</x:f>
-        <x:v>01.03.2027</x:v>
+        <x:v>19.04.2027</x:v>
       </x:c>
       <x:c r="AO16" s="277" t="str">
         <x:f>IF(AO$12="","",IF(DAY(AO$12)&lt;10,"0"&amp;DAY(AO$12),DAY(AO$12))&amp;"."&amp;IF(MONTH(AO$12)&lt;10,"0"&amp;MONTH(AO$12),MONTH(AO$12))&amp;"."&amp;YEAR(AO$12))</x:f>
-        <x:v>08.03.2027</x:v>
+        <x:v>26.04.2027</x:v>
       </x:c>
       <x:c r="AP16" s="277" t="str">
         <x:f>IF(AP$12="","",IF(DAY(AP$12)&lt;10,"0"&amp;DAY(AP$12),DAY(AP$12))&amp;"."&amp;IF(MONTH(AP$12)&lt;10,"0"&amp;MONTH(AP$12),MONTH(AP$12))&amp;"."&amp;YEAR(AP$12))</x:f>
-        <x:v>15.03.2027</x:v>
+        <x:v>03.05.2027</x:v>
       </x:c>
       <x:c r="AQ16" s="277" t="str">
         <x:f>IF(AQ$12="","",IF(DAY(AQ$12)&lt;10,"0"&amp;DAY(AQ$12),DAY(AQ$12))&amp;"."&amp;IF(MONTH(AQ$12)&lt;10,"0"&amp;MONTH(AQ$12),MONTH(AQ$12))&amp;"."&amp;YEAR(AQ$12))</x:f>
-        <x:v>22.03.2027</x:v>
+        <x:v>10.05.2027</x:v>
       </x:c>
       <x:c r="AR16" s="277" t="str">
         <x:f>IF(AR$12="","",IF(DAY(AR$12)&lt;10,"0"&amp;DAY(AR$12),DAY(AR$12))&amp;"."&amp;IF(MONTH(AR$12)&lt;10,"0"&amp;MONTH(AR$12),MONTH(AR$12))&amp;"."&amp;YEAR(AR$12))</x:f>
-        <x:v>29.03.2027</x:v>
+        <x:v>17.05.2027</x:v>
       </x:c>
       <x:c r="AS16" s="277" t="str">
         <x:f>IF(AS$12="","",IF(DAY(AS$12)&lt;10,"0"&amp;DAY(AS$12),DAY(AS$12))&amp;"."&amp;IF(MONTH(AS$12)&lt;10,"0"&amp;MONTH(AS$12),MONTH(AS$12))&amp;"."&amp;YEAR(AS$12))</x:f>
-        <x:v>05.04.2027</x:v>
+        <x:v>24.05.2027</x:v>
       </x:c>
       <x:c r="AT16" s="277" t="str">
         <x:f>IF(AT$12="","",IF(DAY(AT$12)&lt;10,"0"&amp;DAY(AT$12),DAY(AT$12))&amp;"."&amp;IF(MONTH(AT$12)&lt;10,"0"&amp;MONTH(AT$12),MONTH(AT$12))&amp;"."&amp;YEAR(AT$12))</x:f>
-        <x:v>12.04.2027</x:v>
+        <x:v>31.05.2027</x:v>
       </x:c>
       <x:c r="AU16" s="277" t="str">
         <x:f>IF(AU$12="","",IF(DAY(AU$12)&lt;10,"0"&amp;DAY(AU$12),DAY(AU$12))&amp;"."&amp;IF(MONTH(AU$12)&lt;10,"0"&amp;MONTH(AU$12),MONTH(AU$12))&amp;"."&amp;YEAR(AU$12))</x:f>
-        <x:v>19.04.2027</x:v>
+        <x:v>07.06.2027</x:v>
       </x:c>
       <x:c r="AV16" s="277" t="str">
         <x:f>IF(AV$12="","",IF(DAY(AV$12)&lt;10,"0"&amp;DAY(AV$12),DAY(AV$12))&amp;"."&amp;IF(MONTH(AV$12)&lt;10,"0"&amp;MONTH(AV$12),MONTH(AV$12))&amp;"."&amp;YEAR(AV$12))</x:f>
-        <x:v>26.04.2027</x:v>
+        <x:v>14.06.2027</x:v>
       </x:c>
       <x:c r="AW16" s="277" t="str">
         <x:f>IF(AW$12="","",IF(DAY(AW$12)&lt;10,"0"&amp;DAY(AW$12),DAY(AW$12))&amp;"."&amp;IF(MONTH(AW$12)&lt;10,"0"&amp;MONTH(AW$12),MONTH(AW$12))&amp;"."&amp;YEAR(AW$12))</x:f>
-        <x:v>03.05.2027</x:v>
+        <x:v>21.06.2027</x:v>
       </x:c>
       <x:c r="AX16" s="277" t="str">
         <x:f>IF(AX$12="","",IF(DAY(AX$12)&lt;10,"0"&amp;DAY(AX$12),DAY(AX$12))&amp;"."&amp;IF(MONTH(AX$12)&lt;10,"0"&amp;MONTH(AX$12),MONTH(AX$12))&amp;"."&amp;YEAR(AX$12))</x:f>
-        <x:v>10.05.2027</x:v>
+        <x:v>28.06.2027</x:v>
       </x:c>
       <x:c r="AY16" s="277" t="str">
         <x:f>IF(AY$12="","",IF(DAY(AY$12)&lt;10,"0"&amp;DAY(AY$12),DAY(AY$12))&amp;"."&amp;IF(MONTH(AY$12)&lt;10,"0"&amp;MONTH(AY$12),MONTH(AY$12))&amp;"."&amp;YEAR(AY$12))</x:f>
-        <x:v>17.05.2027</x:v>
+        <x:v>05.07.2027</x:v>
       </x:c>
       <x:c r="AZ16" s="277" t="str">
         <x:f>IF(AZ$12="","",IF(DAY(AZ$12)&lt;10,"0"&amp;DAY(AZ$12),DAY(AZ$12))&amp;"."&amp;IF(MONTH(AZ$12)&lt;10,"0"&amp;MONTH(AZ$12),MONTH(AZ$12))&amp;"."&amp;YEAR(AZ$12))</x:f>
-        <x:v>24.05.2027</x:v>
+        <x:v>12.07.2027</x:v>
       </x:c>
       <x:c r="BA16" s="277" t="str">
         <x:f>IF(BA$12="","",IF(DAY(BA$12)&lt;10,"0"&amp;DAY(BA$12),DAY(BA$12))&amp;"."&amp;IF(MONTH(BA$12)&lt;10,"0"&amp;MONTH(BA$12),MONTH(BA$12))&amp;"."&amp;YEAR(BA$12))</x:f>
-        <x:v>31.05.2027</x:v>
+        <x:v>19.07.2027</x:v>
       </x:c>
       <x:c r="BB16" s="277" t="str">
         <x:f>IF(BB$12="","",IF(DAY(BB$12)&lt;10,"0"&amp;DAY(BB$12),DAY(BB$12))&amp;"."&amp;IF(MONTH(BB$12)&lt;10,"0"&amp;MONTH(BB$12),MONTH(BB$12))&amp;"."&amp;YEAR(BB$12))</x:f>
-        <x:v>07.06.2027</x:v>
+        <x:v>26.07.2027</x:v>
       </x:c>
       <x:c r="BC16" s="277" t="str">
         <x:f>IF(BC$12="","",IF(DAY(BC$12)&lt;10,"0"&amp;DAY(BC$12),DAY(BC$12))&amp;"."&amp;IF(MONTH(BC$12)&lt;10,"0"&amp;MONTH(BC$12),MONTH(BC$12))&amp;"."&amp;YEAR(BC$12))</x:f>
-        <x:v>14.06.2027</x:v>
+        <x:v>02.08.2027</x:v>
       </x:c>
       <x:c r="BD16" s="277" t="str">
         <x:f>IF(BD$12="","",IF(DAY(BD$12)&lt;10,"0"&amp;DAY(BD$12),DAY(BD$12))&amp;"."&amp;IF(MONTH(BD$12)&lt;10,"0"&amp;MONTH(BD$12),MONTH(BD$12))&amp;"."&amp;YEAR(BD$12))</x:f>
-        <x:v>21.06.2027</x:v>
+        <x:v>09.08.2027</x:v>
       </x:c>
       <x:c r="BE16" s="277" t="str">
         <x:f>IF(BE$12="","",IF(DAY(BE$12)&lt;10,"0"&amp;DAY(BE$12),DAY(BE$12))&amp;"."&amp;IF(MONTH(BE$12)&lt;10,"0"&amp;MONTH(BE$12),MONTH(BE$12))&amp;"."&amp;YEAR(BE$12))</x:f>
-        <x:v>28.06.2027</x:v>
+        <x:v>16.08.2027</x:v>
       </x:c>
       <x:c r="BF16" s="277" t="str">
         <x:f>IF(BF$12="","",IF(DAY(BF$12)&lt;10,"0"&amp;DAY(BF$12),DAY(BF$12))&amp;"."&amp;IF(MONTH(BF$12)&lt;10,"0"&amp;MONTH(BF$12),MONTH(BF$12))&amp;"."&amp;YEAR(BF$12))</x:f>
-        <x:v>05.07.2027</x:v>
+        <x:v>23.08.2027</x:v>
       </x:c>
       <x:c r="BG16" s="277" t="str">
         <x:f>IF(BG$12="","",IF(DAY(BG$12)&lt;10,"0"&amp;DAY(BG$12),DAY(BG$12))&amp;"."&amp;IF(MONTH(BG$12)&lt;10,"0"&amp;MONTH(BG$12),MONTH(BG$12))&amp;"."&amp;YEAR(BG$12))</x:f>
-        <x:v>12.07.2027</x:v>
+        <x:v>30.08.2027</x:v>
       </x:c>
       <x:c r="BH16" s="277" t="str">
         <x:f>IF(BH$12="","",IF(DAY(BH$12)&lt;10,"0"&amp;DAY(BH$12),DAY(BH$12))&amp;"."&amp;IF(MONTH(BH$12)&lt;10,"0"&amp;MONTH(BH$12),MONTH(BH$12))&amp;"."&amp;YEAR(BH$12))</x:f>
-        <x:v>19.07.2027</x:v>
+        <x:v>06.09.2027</x:v>
       </x:c>
       <x:c r="BI16" s="277" t="str">
         <x:f>IF(BI$12="","",IF(DAY(BI$12)&lt;10,"0"&amp;DAY(BI$12),DAY(BI$12))&amp;"."&amp;IF(MONTH(BI$12)&lt;10,"0"&amp;MONTH(BI$12),MONTH(BI$12))&amp;"."&amp;YEAR(BI$12))</x:f>
-        <x:v>26.07.2027</x:v>
+        <x:v>13.09.2027</x:v>
       </x:c>
       <x:c r="BJ16" s="277" t="str">
         <x:f>IF(BJ$12="","",IF(DAY(BJ$12)&lt;10,"0"&amp;DAY(BJ$12),DAY(BJ$12))&amp;"."&amp;IF(MONTH(BJ$12)&lt;10,"0"&amp;MONTH(BJ$12),MONTH(BJ$12))&amp;"."&amp;YEAR(BJ$12))</x:f>
-        <x:v>02.08.2027</x:v>
+        <x:v>20.09.2027</x:v>
       </x:c>
       <x:c r="BK16" s="277" t="str">
         <x:f>IF(BK$12="","",IF(DAY(BK$12)&lt;10,"0"&amp;DAY(BK$12),DAY(BK$12))&amp;"."&amp;IF(MONTH(BK$12)&lt;10,"0"&amp;MONTH(BK$12),MONTH(BK$12))&amp;"."&amp;YEAR(BK$12))</x:f>
-        <x:v>09.08.2027</x:v>
+        <x:v>27.09.2027</x:v>
       </x:c>
       <x:c r="BL16" s="277" t="str">
         <x:f>IF(BL$12="","",IF(DAY(BL$12)&lt;10,"0"&amp;DAY(BL$12),DAY(BL$12))&amp;"."&amp;IF(MONTH(BL$12)&lt;10,"0"&amp;MONTH(BL$12),MONTH(BL$12))&amp;"."&amp;YEAR(BL$12))</x:f>
-        <x:v>16.08.2027</x:v>
+        <x:v>04.10.2027</x:v>
       </x:c>
       <x:c r="BM16" s="277" t="str">
         <x:f>IF(BM$12="","",IF(DAY(BM$12)&lt;10,"0"&amp;DAY(BM$12),DAY(BM$12))&amp;"."&amp;IF(MONTH(BM$12)&lt;10,"0"&amp;MONTH(BM$12),MONTH(BM$12))&amp;"."&amp;YEAR(BM$12))</x:f>
-        <x:v>23.08.2027</x:v>
+        <x:v>11.10.2027</x:v>
       </x:c>
       <x:c r="BN16" s="277" t="str">
         <x:f>IF(BN$12="","",IF(DAY(BN$12)&lt;10,"0"&amp;DAY(BN$12),DAY(BN$12))&amp;"."&amp;IF(MONTH(BN$12)&lt;10,"0"&amp;MONTH(BN$12),MONTH(BN$12))&amp;"."&amp;YEAR(BN$12))</x:f>
-        <x:v>30.08.2027</x:v>
+        <x:v>18.10.2027</x:v>
       </x:c>
       <x:c r="BO16" s="277" t="str">
         <x:f>IF(BO$12="","",IF(DAY(BO$12)&lt;10,"0"&amp;DAY(BO$12),DAY(BO$12))&amp;"."&amp;IF(MONTH(BO$12)&lt;10,"0"&amp;MONTH(BO$12),MONTH(BO$12))&amp;"."&amp;YEAR(BO$12))</x:f>
-        <x:v>06.09.2027</x:v>
+        <x:v>25.10.2027</x:v>
       </x:c>
       <x:c r="BP16" s="277" t="str">
         <x:f>IF(BP$12="","",IF(DAY(BP$12)&lt;10,"0"&amp;DAY(BP$12),DAY(BP$12))&amp;"."&amp;IF(MONTH(BP$12)&lt;10,"0"&amp;MONTH(BP$12),MONTH(BP$12))&amp;"."&amp;YEAR(BP$12))</x:f>
-        <x:v>13.09.2027</x:v>
+        <x:v>01.11.2027</x:v>
       </x:c>
       <x:c r="BQ16" s="277" t="str">
         <x:f>IF(BQ$12="","",IF(DAY(BQ$12)&lt;10,"0"&amp;DAY(BQ$12),DAY(BQ$12))&amp;"."&amp;IF(MONTH(BQ$12)&lt;10,"0"&amp;MONTH(BQ$12),MONTH(BQ$12))&amp;"."&amp;YEAR(BQ$12))</x:f>
-        <x:v>20.09.2027</x:v>
+        <x:v>08.11.2027</x:v>
       </x:c>
       <x:c r="BR16" s="277" t="str">
         <x:f>IF(BR$12="","",IF(DAY(BR$12)&lt;10,"0"&amp;DAY(BR$12),DAY(BR$12))&amp;"."&amp;IF(MONTH(BR$12)&lt;10,"0"&amp;MONTH(BR$12),MONTH(BR$12))&amp;"."&amp;YEAR(BR$12))</x:f>
-        <x:v>27.09.2027</x:v>
+        <x:v>15.11.2027</x:v>
       </x:c>
       <x:c r="BS16" s="277" t="str">
         <x:f>IF(BS$12="","",IF(DAY(BS$12)&lt;10,"0"&amp;DAY(BS$12),DAY(BS$12))&amp;"."&amp;IF(MONTH(BS$12)&lt;10,"0"&amp;MONTH(BS$12),MONTH(BS$12))&amp;"."&amp;YEAR(BS$12))</x:f>
-        <x:v>04.10.2027</x:v>
+        <x:v>22.11.2027</x:v>
       </x:c>
       <x:c r="BT16" s="277" t="str">
         <x:f>IF(BT$12="","",IF(DAY(BT$12)&lt;10,"0"&amp;DAY(BT$12),DAY(BT$12))&amp;"."&amp;IF(MONTH(BT$12)&lt;10,"0"&amp;MONTH(BT$12),MONTH(BT$12))&amp;"."&amp;YEAR(BT$12))</x:f>
-        <x:v>11.10.2027</x:v>
+        <x:v>29.11.2027</x:v>
       </x:c>
       <x:c r="BU16" s="277" t="str">
         <x:f>IF(BU$12="","",IF(DAY(BU$12)&lt;10,"0"&amp;DAY(BU$12),DAY(BU$12))&amp;"."&amp;IF(MONTH(BU$12)&lt;10,"0"&amp;MONTH(BU$12),MONTH(BU$12))&amp;"."&amp;YEAR(BU$12))</x:f>
-        <x:v>18.10.2027</x:v>
+        <x:v>06.12.2027</x:v>
       </x:c>
     </x:row>
     <x:row r="17" ht="34" customHeight="1">
       <x:c r="A17" s="430" t="str">
         <x:v>Eigenlernzeit je Woche – „Auszeit“ wählen; feste Kurswochen werden automatisch gesperrt</x:v>
       </x:c>
       <x:c r="B17" s="430" t="str">
         <x:v>Eigenlernzeit je Woche – „Auszeit“ wählen; feste Kurswochen werden automatisch gesperrt</x:v>
       </x:c>
       <x:c r="C17" s="430" t="str">
         <x:v>Eigenlernzeit je Woche – „Auszeit“ wählen; feste Kurswochen werden automatisch gesperrt</x:v>
       </x:c>
       <x:c r="D17" s="430" t="str">
         <x:v>Eigenlernzeit je Woche – „Auszeit“ wählen; feste Kurswochen werden automatisch gesperrt</x:v>
       </x:c>
       <x:c r="E17" s="430" t="str">
         <x:v>Eigenlernzeit je Woche – „Auszeit“ wählen; feste Kurswochen werden automatisch gesperrt</x:v>
       </x:c>
       <x:c r="F17" s="430" t="str">
         <x:v>Eigenlernzeit je Woche – „Auszeit“ wählen; feste Kurswochen werden automatisch gesperrt</x:v>
       </x:c>
       <x:c r="G17" s="430" t="str">
         <x:v>Eigenlernzeit je Woche – „Auszeit“ wählen; feste Kurswochen werden automatisch gesperrt</x:v>
       </x:c>
       <x:c r="H17" s="430" t="str">
@@ -5220,132 +5748,125 @@
       </x:c>
       <x:c r="BO17" s="456" t="str">
         <x:v>Lernen</x:v>
       </x:c>
       <x:c r="BP17" s="456" t="str">
         <x:v>Lernen</x:v>
       </x:c>
       <x:c r="BQ17" s="456" t="str">
         <x:v>Lernen</x:v>
       </x:c>
       <x:c r="BR17" s="456" t="str">
         <x:v>Lernen</x:v>
       </x:c>
       <x:c r="BS17" s="456" t="str">
         <x:v>Lernen</x:v>
       </x:c>
       <x:c r="BT17" s="456" t="str">
         <x:v>Lernen</x:v>
       </x:c>
       <x:c r="BU17" s="456" t="str">
         <x:v>Lernen</x:v>
       </x:c>
     </x:row>
     <x:row r="18" ht="30" customHeight="1">
       <x:c r="A18" s="461" t="str">
-        <x:v>Geplante Wochenbelastung inkl. Prüfungstraining und Kurs (Std.)</x:v>
+        <x:v>Rechnerisches Wochenbudget inkl. Training/Kurs (gerundet, Std.)</x:v>
       </x:c>
       <x:c r="B18" s="461" t="str">
         <x:v>Geplante Wochenbelastung inkl. Prüfungstraining und Kurs (Std.)</x:v>
       </x:c>
       <x:c r="C18" s="461" t="str">
         <x:v>Geplante Wochenbelastung inkl. Prüfungstraining und Kurs (Std.)</x:v>
       </x:c>
       <x:c r="D18" s="461" t="str">
         <x:v>Geplante Wochenbelastung inkl. Prüfungstraining und Kurs (Std.)</x:v>
       </x:c>
       <x:c r="E18" s="461" t="str">
         <x:v>Geplante Wochenbelastung inkl. Prüfungstraining und Kurs (Std.)</x:v>
       </x:c>
       <x:c r="F18" s="461" t="str">
         <x:v>Geplante Wochenbelastung inkl. Prüfungstraining und Kurs (Std.)</x:v>
       </x:c>
       <x:c r="G18" s="461" t="str">
         <x:v>Geplante Wochenbelastung inkl. Prüfungstraining und Kurs (Std.)</x:v>
       </x:c>
       <x:c r="H18" s="461" t="str">
         <x:v>Geplante Wochenbelastung inkl. Prüfungstraining und Kurs (Std.)</x:v>
       </x:c>
       <x:c r="I18" s="464" t="n">
         <x:f>IF(OR(I$12="",$M$5="",I$12&gt;=$M$5),"",ROUND(IF(I$13&gt;0,MAX(0,I$13*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(I$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;I$12))*'Prüfungstraining'!$K$7),0)+(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(I$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;I$12))*'Prüfungstraining'!$K$7+IF($M$6=1,$K$10*MAX(0,MIN(I$12+7,$N$10+1)-MAX(I$12,$E$10))/($N$10-$E$10+1),0),1))</x:f>
-        <x:v>11.1</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="J18" s="464" t="n">
         <x:f>IF(OR(J$12="",$M$5="",J$12&gt;=$M$5),"",ROUND(IF(J$13&gt;0,MAX(0,J$13*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(J$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;J$12))*'Prüfungstraining'!$K$7),0)+(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(J$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;J$12))*'Prüfungstraining'!$K$7+IF($M$6=1,$K$10*MAX(0,MIN(J$12+7,$N$10+1)-MAX(J$12,$E$10))/($N$10-$E$10+1),0),1))</x:f>
-        <x:v>13</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K18" s="464" t="n">
         <x:f>IF(OR(K$12="",$M$5="",K$12&gt;=$M$5),"",ROUND(IF(K$13&gt;0,MAX(0,K$13*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(K$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;K$12))*'Prüfungstraining'!$K$7),0)+(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(K$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;K$12))*'Prüfungstraining'!$K$7+IF($M$6=1,$K$10*MAX(0,MIN(K$12+7,$N$10+1)-MAX(K$12,$E$10))/($N$10-$E$10+1),0),1))</x:f>
-        <x:v>13</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L18" s="464" t="n">
         <x:f>IF(OR(L$12="",$M$5="",L$12&gt;=$M$5),"",ROUND(IF(L$13&gt;0,MAX(0,L$13*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(L$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;L$12))*'Prüfungstraining'!$K$7),0)+(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(L$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;L$12))*'Prüfungstraining'!$K$7+IF($M$6=1,$K$10*MAX(0,MIN(L$12+7,$N$10+1)-MAX(L$12,$E$10))/($N$10-$E$10+1),0),1))</x:f>
-        <x:v>13</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M18" s="464" t="n">
         <x:f>IF(OR(M$12="",$M$5="",M$12&gt;=$M$5),"",ROUND(IF(M$13&gt;0,MAX(0,M$13*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(M$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;M$12))*'Prüfungstraining'!$K$7),0)+(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(M$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;M$12))*'Prüfungstraining'!$K$7+IF($M$6=1,$K$10*MAX(0,MIN(M$12+7,$N$10+1)-MAX(M$12,$E$10))/($N$10-$E$10+1),0),1))</x:f>
-        <x:v>13</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="464" t="n">
         <x:f>IF(OR(N$12="",$M$5="",N$12&gt;=$M$5),"",ROUND(IF(N$13&gt;0,MAX(0,N$13*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(N$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;N$12))*'Prüfungstraining'!$K$7),0)+(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(N$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;N$12))*'Prüfungstraining'!$K$7+IF($M$6=1,$K$10*MAX(0,MIN(N$12+7,$N$10+1)-MAX(N$12,$E$10))/($N$10-$E$10+1),0),1))</x:f>
-        <x:v>13</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="O18" s="464" t="n">
         <x:f>IF(OR(O$12="",$M$5="",O$12&gt;=$M$5),"",ROUND(IF(O$13&gt;0,MAX(0,O$13*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(O$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;O$12))*'Prüfungstraining'!$K$7),0)+(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(O$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;O$12))*'Prüfungstraining'!$K$7+IF($M$6=1,$K$10*MAX(0,MIN(O$12+7,$N$10+1)-MAX(O$12,$E$10))/($N$10-$E$10+1),0),1))</x:f>
-        <x:v>13</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P18" s="464" t="n">
         <x:f>IF(OR(P$12="",$M$5="",P$12&gt;=$M$5),"",ROUND(IF(P$13&gt;0,MAX(0,P$13*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(P$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;P$12))*'Prüfungstraining'!$K$7),0)+(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(P$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;P$12))*'Prüfungstraining'!$K$7+IF($M$6=1,$K$10*MAX(0,MIN(P$12+7,$N$10+1)-MAX(P$12,$E$10))/($N$10-$E$10+1),0),1))</x:f>
-        <x:v>13</x:v>
-[...1 lines deleted...]
-      <x:c r="Q18" s="464" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="Q18" s="464" t="str">
         <x:f>IF(OR(Q$12="",$M$5="",Q$12&gt;=$M$5),"",ROUND(IF(Q$13&gt;0,MAX(0,Q$13*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Q$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Q$12))*'Prüfungstraining'!$K$7),0)+(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Q$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Q$12))*'Prüfungstraining'!$K$7+IF($M$6=1,$K$10*MAX(0,MIN(Q$12+7,$N$10+1)-MAX(Q$12,$E$10))/($N$10-$E$10+1),0),1))</x:f>
-        <x:v>13</x:v>
-[...1 lines deleted...]
-      <x:c r="R18" s="464" t="n">
+      </x:c>
+      <x:c r="R18" s="464" t="str">
         <x:f>IF(OR(R$12="",$M$5="",R$12&gt;=$M$5),"",ROUND(IF(R$13&gt;0,MAX(0,R$13*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(R$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;R$12))*'Prüfungstraining'!$K$7),0)+(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(R$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;R$12))*'Prüfungstraining'!$K$7+IF($M$6=1,$K$10*MAX(0,MIN(R$12+7,$N$10+1)-MAX(R$12,$E$10))/($N$10-$E$10+1),0),1))</x:f>
-        <x:v>13</x:v>
-[...1 lines deleted...]
-      <x:c r="S18" s="464" t="n">
+      </x:c>
+      <x:c r="S18" s="464" t="str">
         <x:f>IF(OR(S$12="",$M$5="",S$12&gt;=$M$5),"",ROUND(IF(S$13&gt;0,MAX(0,S$13*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(S$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;S$12))*'Prüfungstraining'!$K$7),0)+(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(S$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;S$12))*'Prüfungstraining'!$K$7+IF($M$6=1,$K$10*MAX(0,MIN(S$12+7,$N$10+1)-MAX(S$12,$E$10))/($N$10-$E$10+1),0),1))</x:f>
-        <x:v>13</x:v>
-[...1 lines deleted...]
-      <x:c r="T18" s="464" t="n">
+      </x:c>
+      <x:c r="T18" s="464" t="str">
         <x:f>IF(OR(T$12="",$M$5="",T$12&gt;=$M$5),"",ROUND(IF(T$13&gt;0,MAX(0,T$13*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(T$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;T$12))*'Prüfungstraining'!$K$7),0)+(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(T$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;T$12))*'Prüfungstraining'!$K$7+IF($M$6=1,$K$10*MAX(0,MIN(T$12+7,$N$10+1)-MAX(T$12,$E$10))/($N$10-$E$10+1),0),1))</x:f>
-        <x:v>13</x:v>
-[...1 lines deleted...]
-      <x:c r="U18" s="464" t="n">
+      </x:c>
+      <x:c r="U18" s="464" t="str">
         <x:f>IF(OR(U$12="",$M$5="",U$12&gt;=$M$5),"",ROUND(IF(U$13&gt;0,MAX(0,U$13*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(U$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;U$12))*'Prüfungstraining'!$K$7),0)+(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(U$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;U$12))*'Prüfungstraining'!$K$7+IF($M$6=1,$K$10*MAX(0,MIN(U$12+7,$N$10+1)-MAX(U$12,$E$10))/($N$10-$E$10+1),0),1))</x:f>
-        <x:v>13</x:v>
-[...1 lines deleted...]
-      <x:c r="V18" s="464" t="n">
+      </x:c>
+      <x:c r="V18" s="464" t="str">
         <x:f>IF(OR(V$12="",$M$5="",V$12&gt;=$M$5),"",ROUND(IF(V$13&gt;0,MAX(0,V$13*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(V$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;V$12))*'Prüfungstraining'!$K$7),0)+(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(V$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;V$12))*'Prüfungstraining'!$K$7+IF($M$6=1,$K$10*MAX(0,MIN(V$12+7,$N$10+1)-MAX(V$12,$E$10))/($N$10-$E$10+1),0),1))</x:f>
-        <x:v>13</x:v>
-[...1 lines deleted...]
-      <x:c r="W18" s="464" t="n">
+      </x:c>
+      <x:c r="W18" s="464" t="str">
         <x:f>IF(OR(W$12="",$M$5="",W$12&gt;=$M$5),"",ROUND(IF(W$13&gt;0,MAX(0,W$13*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(W$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;W$12))*'Prüfungstraining'!$K$7),0)+(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(W$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;W$12))*'Prüfungstraining'!$K$7+IF($M$6=1,$K$10*MAX(0,MIN(W$12+7,$N$10+1)-MAX(W$12,$E$10))/($N$10-$E$10+1),0),1))</x:f>
-        <x:v>5.6</x:v>
       </x:c>
       <x:c r="X18" s="464" t="str">
         <x:f>IF(OR(X$12="",$M$5="",X$12&gt;=$M$5),"",ROUND(IF(X$13&gt;0,MAX(0,X$13*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(X$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;X$12))*'Prüfungstraining'!$K$7),0)+(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(X$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;X$12))*'Prüfungstraining'!$K$7+IF($M$6=1,$K$10*MAX(0,MIN(X$12+7,$N$10+1)-MAX(X$12,$E$10))/($N$10-$E$10+1),0),1))</x:f>
       </x:c>
       <x:c r="Y18" s="464" t="str">
         <x:f>IF(OR(Y$12="",$M$5="",Y$12&gt;=$M$5),"",ROUND(IF(Y$13&gt;0,MAX(0,Y$13*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Y$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Y$12))*'Prüfungstraining'!$K$7),0)+(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Y$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Y$12))*'Prüfungstraining'!$K$7+IF($M$6=1,$K$10*MAX(0,MIN(Y$12+7,$N$10+1)-MAX(Y$12,$E$10))/($N$10-$E$10+1),0),1))</x:f>
       </x:c>
       <x:c r="Z18" s="464" t="str">
         <x:f>IF(OR(Z$12="",$M$5="",Z$12&gt;=$M$5),"",ROUND(IF(Z$13&gt;0,MAX(0,Z$13*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Z$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Z$12))*'Prüfungstraining'!$K$7),0)+(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Z$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Z$12))*'Prüfungstraining'!$K$7+IF($M$6=1,$K$10*MAX(0,MIN(Z$12+7,$N$10+1)-MAX(Z$12,$E$10))/($N$10-$E$10+1),0),1))</x:f>
       </x:c>
       <x:c r="AA18" s="464" t="str">
         <x:f>IF(OR(AA$12="",$M$5="",AA$12&gt;=$M$5),"",ROUND(IF(AA$13&gt;0,MAX(0,AA$13*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AA$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AA$12))*'Prüfungstraining'!$K$7),0)+(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AA$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AA$12))*'Prüfungstraining'!$K$7+IF($M$6=1,$K$10*MAX(0,MIN(AA$12+7,$N$10+1)-MAX(AA$12,$E$10))/($N$10-$E$10+1),0),1))</x:f>
       </x:c>
       <x:c r="AB18" s="464" t="str">
         <x:f>IF(OR(AB$12="",$M$5="",AB$12&gt;=$M$5),"",ROUND(IF(AB$13&gt;0,MAX(0,AB$13*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AB$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AB$12))*'Prüfungstraining'!$K$7),0)+(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AB$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AB$12))*'Prüfungstraining'!$K$7+IF($M$6=1,$K$10*MAX(0,MIN(AB$12+7,$N$10+1)-MAX(AB$12,$E$10))/($N$10-$E$10+1),0),1))</x:f>
       </x:c>
       <x:c r="AC18" s="464" t="str">
         <x:f>IF(OR(AC$12="",$M$5="",AC$12&gt;=$M$5),"",ROUND(IF(AC$13&gt;0,MAX(0,AC$13*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AC$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AC$12))*'Prüfungstraining'!$K$7),0)+(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AC$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AC$12))*'Prüfungstraining'!$K$7+IF($M$6=1,$K$10*MAX(0,MIN(AC$12+7,$N$10+1)-MAX(AC$12,$E$10))/($N$10-$E$10+1),0),1))</x:f>
       </x:c>
       <x:c r="AD18" s="464" t="str">
         <x:f>IF(OR(AD$12="",$M$5="",AD$12&gt;=$M$5),"",ROUND(IF(AD$13&gt;0,MAX(0,AD$13*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AD$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AD$12))*'Prüfungstraining'!$K$7),0)+(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AD$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AD$12))*'Prüfungstraining'!$K$7+IF($M$6=1,$K$10*MAX(0,MIN(AD$12+7,$N$10+1)-MAX(AD$12,$E$10))/($N$10-$E$10+1),0),1))</x:f>
       </x:c>
       <x:c r="AE18" s="464" t="str">
         <x:f>IF(OR(AE$12="",$M$5="",AE$12&gt;=$M$5),"",ROUND(IF(AE$13&gt;0,MAX(0,AE$13*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AE$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AE$12))*'Prüfungstraining'!$K$7),0)+(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AE$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AE$12))*'Prüfungstraining'!$K$7+IF($M$6=1,$K$10*MAX(0,MIN(AE$12+7,$N$10+1)-MAX(AE$12,$E$10))/($N$10-$E$10+1),0),1))</x:f>
       </x:c>
@@ -5712,88 +6233,88 @@
         <x:v>12.5</x:v>
       </x:c>
       <x:c r="E20" s="464" t="str">
         <x:f>IF('Prüfungstraining'!$L$5="","",IF(DAY(MIN('Prüfungstraining'!$L$5,'Prüfungstraining'!$L$7,'Prüfungstraining'!$L$9,'Prüfungstraining'!$L$11,'Prüfungstraining'!$L$13))&lt;10,"0"&amp;DAY(MIN('Prüfungstraining'!$L$5,'Prüfungstraining'!$L$7,'Prüfungstraining'!$L$9,'Prüfungstraining'!$L$11,'Prüfungstraining'!$L$13)),DAY(MIN('Prüfungstraining'!$L$5,'Prüfungstraining'!$L$7,'Prüfungstraining'!$L$9,'Prüfungstraining'!$L$11,'Prüfungstraining'!$L$13)))&amp;"."&amp;IF(MONTH(MIN('Prüfungstraining'!$L$5,'Prüfungstraining'!$L$7,'Prüfungstraining'!$L$9,'Prüfungstraining'!$L$11,'Prüfungstraining'!$L$13))&lt;10,"0"&amp;MONTH(MIN('Prüfungstraining'!$L$5,'Prüfungstraining'!$L$7,'Prüfungstraining'!$L$9,'Prüfungstraining'!$L$11,'Prüfungstraining'!$L$13)),MONTH(MIN('Prüfungstraining'!$L$5,'Prüfungstraining'!$L$7,'Prüfungstraining'!$L$9,'Prüfungstraining'!$L$11,'Prüfungstraining'!$L$13)))&amp;"."&amp;YEAR(MIN('Prüfungstraining'!$L$5,'Prüfungstraining'!$L$7,'Prüfungstraining'!$L$9,'Prüfungstraining'!$L$11,'Prüfungstraining'!$L$13)))</x:f>
         <x:v>01.10.2026</x:v>
       </x:c>
       <x:c r="F20" s="464" t="str">
         <x:f>IF('Prüfungstraining'!$L$5="","",IF(DAY(MAX('Prüfungstraining'!$L$5,'Prüfungstraining'!$L$7,'Prüfungstraining'!$L$9,'Prüfungstraining'!$L$11,'Prüfungstraining'!$L$13))&lt;10,"0"&amp;DAY(MAX('Prüfungstraining'!$L$5,'Prüfungstraining'!$L$7,'Prüfungstraining'!$L$9,'Prüfungstraining'!$L$11,'Prüfungstraining'!$L$13)),DAY(MAX('Prüfungstraining'!$L$5,'Prüfungstraining'!$L$7,'Prüfungstraining'!$L$9,'Prüfungstraining'!$L$11,'Prüfungstraining'!$L$13)))&amp;"."&amp;IF(MONTH(MAX('Prüfungstraining'!$L$5,'Prüfungstraining'!$L$7,'Prüfungstraining'!$L$9,'Prüfungstraining'!$L$11,'Prüfungstraining'!$L$13))&lt;10,"0"&amp;MONTH(MAX('Prüfungstraining'!$L$5,'Prüfungstraining'!$L$7,'Prüfungstraining'!$L$9,'Prüfungstraining'!$L$11,'Prüfungstraining'!$L$13)),MONTH(MAX('Prüfungstraining'!$L$5,'Prüfungstraining'!$L$7,'Prüfungstraining'!$L$9,'Prüfungstraining'!$L$11,'Prüfungstraining'!$L$13)))&amp;"."&amp;YEAR(MAX('Prüfungstraining'!$L$5,'Prüfungstraining'!$L$7,'Prüfungstraining'!$L$9,'Prüfungstraining'!$L$11,'Prüfungstraining'!$L$13)))</x:f>
         <x:v>29.10.2026</x:v>
       </x:c>
       <x:c r="G20" s="464" t="str">
         <x:v>Violette Fixtermine</x:v>
       </x:c>
       <x:c r="H20" s="464" t="str">
         <x:f>SUM(IF('Prüfungstraining'!$D$5&lt;&gt;"",1,0),IF('Prüfungstraining'!$D$7&lt;&gt;"",1,0),IF('Prüfungstraining'!$D$9&lt;&gt;"",1,0),IF('Prüfungstraining'!$D$11&lt;&gt;"",1,0),IF('Prüfungstraining'!$D$13&lt;&gt;"",1,0))&amp;"/5 erledigt"</x:f>
         <x:v>0/5 erledigt</x:v>
       </x:c>
       <x:c r="I20" s="468" t="str">
         <x:f>IF(OR(I$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$5&lt;&gt;"",I$12&lt;='Prüfungstraining'!$L$5,I$12+6&gt;='Prüfungstraining'!$L$5),IF('Prüfungstraining'!$D$5&lt;&gt;"","✓B1","B1"),IF(AND('Prüfungstraining'!$L$7&lt;&gt;"",I$12&lt;='Prüfungstraining'!$L$7,I$12+6&gt;='Prüfungstraining'!$L$7),IF('Prüfungstraining'!$D$7&lt;&gt;"","✓B2","B2"),IF(AND('Prüfungstraining'!$L$9&lt;&gt;"",I$12&lt;='Prüfungstraining'!$L$9,I$12+6&gt;='Prüfungstraining'!$L$9),IF('Prüfungstraining'!$D$9&lt;&gt;"","✓B3","B3"),IF(AND('Prüfungstraining'!$L$11&lt;&gt;"",I$12&lt;='Prüfungstraining'!$L$11,I$12+6&gt;='Prüfungstraining'!$L$11),IF('Prüfungstraining'!$D$11&lt;&gt;"","✓B4","B4"),IF(AND('Prüfungstraining'!$L$13&lt;&gt;"",I$12&lt;='Prüfungstraining'!$L$13,I$12+6&gt;='Prüfungstraining'!$L$13),IF('Prüfungstraining'!$D$13&lt;&gt;"","✓B5","B5"),""))))))</x:f>
       </x:c>
       <x:c r="J20" s="468" t="str">
         <x:f>IF(OR(J$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$5&lt;&gt;"",J$12&lt;='Prüfungstraining'!$L$5,J$12+6&gt;='Prüfungstraining'!$L$5),IF('Prüfungstraining'!$D$5&lt;&gt;"","✓B1","B1"),IF(AND('Prüfungstraining'!$L$7&lt;&gt;"",J$12&lt;='Prüfungstraining'!$L$7,J$12+6&gt;='Prüfungstraining'!$L$7),IF('Prüfungstraining'!$D$7&lt;&gt;"","✓B2","B2"),IF(AND('Prüfungstraining'!$L$9&lt;&gt;"",J$12&lt;='Prüfungstraining'!$L$9,J$12+6&gt;='Prüfungstraining'!$L$9),IF('Prüfungstraining'!$D$9&lt;&gt;"","✓B3","B3"),IF(AND('Prüfungstraining'!$L$11&lt;&gt;"",J$12&lt;='Prüfungstraining'!$L$11,J$12+6&gt;='Prüfungstraining'!$L$11),IF('Prüfungstraining'!$D$11&lt;&gt;"","✓B4","B4"),IF(AND('Prüfungstraining'!$L$13&lt;&gt;"",J$12&lt;='Prüfungstraining'!$L$13,J$12+6&gt;='Prüfungstraining'!$L$13),IF('Prüfungstraining'!$D$13&lt;&gt;"","✓B5","B5"),""))))))</x:f>
       </x:c>
       <x:c r="K20" s="468" t="str">
         <x:f>IF(OR(K$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$5&lt;&gt;"",K$12&lt;='Prüfungstraining'!$L$5,K$12+6&gt;='Prüfungstraining'!$L$5),IF('Prüfungstraining'!$D$5&lt;&gt;"","✓B1","B1"),IF(AND('Prüfungstraining'!$L$7&lt;&gt;"",K$12&lt;='Prüfungstraining'!$L$7,K$12+6&gt;='Prüfungstraining'!$L$7),IF('Prüfungstraining'!$D$7&lt;&gt;"","✓B2","B2"),IF(AND('Prüfungstraining'!$L$9&lt;&gt;"",K$12&lt;='Prüfungstraining'!$L$9,K$12+6&gt;='Prüfungstraining'!$L$9),IF('Prüfungstraining'!$D$9&lt;&gt;"","✓B3","B3"),IF(AND('Prüfungstraining'!$L$11&lt;&gt;"",K$12&lt;='Prüfungstraining'!$L$11,K$12+6&gt;='Prüfungstraining'!$L$11),IF('Prüfungstraining'!$D$11&lt;&gt;"","✓B4","B4"),IF(AND('Prüfungstraining'!$L$13&lt;&gt;"",K$12&lt;='Prüfungstraining'!$L$13,K$12+6&gt;='Prüfungstraining'!$L$13),IF('Prüfungstraining'!$D$13&lt;&gt;"","✓B5","B5"),""))))))</x:f>
+        <x:v>B1</x:v>
       </x:c>
       <x:c r="L20" s="468" t="str">
         <x:f>IF(OR(L$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$5&lt;&gt;"",L$12&lt;='Prüfungstraining'!$L$5,L$12+6&gt;='Prüfungstraining'!$L$5),IF('Prüfungstraining'!$D$5&lt;&gt;"","✓B1","B1"),IF(AND('Prüfungstraining'!$L$7&lt;&gt;"",L$12&lt;='Prüfungstraining'!$L$7,L$12+6&gt;='Prüfungstraining'!$L$7),IF('Prüfungstraining'!$D$7&lt;&gt;"","✓B2","B2"),IF(AND('Prüfungstraining'!$L$9&lt;&gt;"",L$12&lt;='Prüfungstraining'!$L$9,L$12+6&gt;='Prüfungstraining'!$L$9),IF('Prüfungstraining'!$D$9&lt;&gt;"","✓B3","B3"),IF(AND('Prüfungstraining'!$L$11&lt;&gt;"",L$12&lt;='Prüfungstraining'!$L$11,L$12+6&gt;='Prüfungstraining'!$L$11),IF('Prüfungstraining'!$D$11&lt;&gt;"","✓B4","B4"),IF(AND('Prüfungstraining'!$L$13&lt;&gt;"",L$12&lt;='Prüfungstraining'!$L$13,L$12+6&gt;='Prüfungstraining'!$L$13),IF('Prüfungstraining'!$D$13&lt;&gt;"","✓B5","B5"),""))))))</x:f>
+        <x:v>B2</x:v>
       </x:c>
       <x:c r="M20" s="468" t="str">
         <x:f>IF(OR(M$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$5&lt;&gt;"",M$12&lt;='Prüfungstraining'!$L$5,M$12+6&gt;='Prüfungstraining'!$L$5),IF('Prüfungstraining'!$D$5&lt;&gt;"","✓B1","B1"),IF(AND('Prüfungstraining'!$L$7&lt;&gt;"",M$12&lt;='Prüfungstraining'!$L$7,M$12+6&gt;='Prüfungstraining'!$L$7),IF('Prüfungstraining'!$D$7&lt;&gt;"","✓B2","B2"),IF(AND('Prüfungstraining'!$L$9&lt;&gt;"",M$12&lt;='Prüfungstraining'!$L$9,M$12+6&gt;='Prüfungstraining'!$L$9),IF('Prüfungstraining'!$D$9&lt;&gt;"","✓B3","B3"),IF(AND('Prüfungstraining'!$L$11&lt;&gt;"",M$12&lt;='Prüfungstraining'!$L$11,M$12+6&gt;='Prüfungstraining'!$L$11),IF('Prüfungstraining'!$D$11&lt;&gt;"","✓B4","B4"),IF(AND('Prüfungstraining'!$L$13&lt;&gt;"",M$12&lt;='Prüfungstraining'!$L$13,M$12+6&gt;='Prüfungstraining'!$L$13),IF('Prüfungstraining'!$D$13&lt;&gt;"","✓B5","B5"),""))))))</x:f>
+        <x:v>B3</x:v>
       </x:c>
       <x:c r="N20" s="468" t="str">
         <x:f>IF(OR(N$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$5&lt;&gt;"",N$12&lt;='Prüfungstraining'!$L$5,N$12+6&gt;='Prüfungstraining'!$L$5),IF('Prüfungstraining'!$D$5&lt;&gt;"","✓B1","B1"),IF(AND('Prüfungstraining'!$L$7&lt;&gt;"",N$12&lt;='Prüfungstraining'!$L$7,N$12+6&gt;='Prüfungstraining'!$L$7),IF('Prüfungstraining'!$D$7&lt;&gt;"","✓B2","B2"),IF(AND('Prüfungstraining'!$L$9&lt;&gt;"",N$12&lt;='Prüfungstraining'!$L$9,N$12+6&gt;='Prüfungstraining'!$L$9),IF('Prüfungstraining'!$D$9&lt;&gt;"","✓B3","B3"),IF(AND('Prüfungstraining'!$L$11&lt;&gt;"",N$12&lt;='Prüfungstraining'!$L$11,N$12+6&gt;='Prüfungstraining'!$L$11),IF('Prüfungstraining'!$D$11&lt;&gt;"","✓B4","B4"),IF(AND('Prüfungstraining'!$L$13&lt;&gt;"",N$12&lt;='Prüfungstraining'!$L$13,N$12+6&gt;='Prüfungstraining'!$L$13),IF('Prüfungstraining'!$D$13&lt;&gt;"","✓B5","B5"),""))))))</x:f>
+        <x:v>B4</x:v>
       </x:c>
       <x:c r="O20" s="468" t="str">
         <x:f>IF(OR(O$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$5&lt;&gt;"",O$12&lt;='Prüfungstraining'!$L$5,O$12+6&gt;='Prüfungstraining'!$L$5),IF('Prüfungstraining'!$D$5&lt;&gt;"","✓B1","B1"),IF(AND('Prüfungstraining'!$L$7&lt;&gt;"",O$12&lt;='Prüfungstraining'!$L$7,O$12+6&gt;='Prüfungstraining'!$L$7),IF('Prüfungstraining'!$D$7&lt;&gt;"","✓B2","B2"),IF(AND('Prüfungstraining'!$L$9&lt;&gt;"",O$12&lt;='Prüfungstraining'!$L$9,O$12+6&gt;='Prüfungstraining'!$L$9),IF('Prüfungstraining'!$D$9&lt;&gt;"","✓B3","B3"),IF(AND('Prüfungstraining'!$L$11&lt;&gt;"",O$12&lt;='Prüfungstraining'!$L$11,O$12+6&gt;='Prüfungstraining'!$L$11),IF('Prüfungstraining'!$D$11&lt;&gt;"","✓B4","B4"),IF(AND('Prüfungstraining'!$L$13&lt;&gt;"",O$12&lt;='Prüfungstraining'!$L$13,O$12+6&gt;='Prüfungstraining'!$L$13),IF('Prüfungstraining'!$D$13&lt;&gt;"","✓B5","B5"),""))))))</x:f>
+        <x:v>B5</x:v>
       </x:c>
       <x:c r="P20" s="468" t="str">
         <x:f>IF(OR(P$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$5&lt;&gt;"",P$12&lt;='Prüfungstraining'!$L$5,P$12+6&gt;='Prüfungstraining'!$L$5),IF('Prüfungstraining'!$D$5&lt;&gt;"","✓B1","B1"),IF(AND('Prüfungstraining'!$L$7&lt;&gt;"",P$12&lt;='Prüfungstraining'!$L$7,P$12+6&gt;='Prüfungstraining'!$L$7),IF('Prüfungstraining'!$D$7&lt;&gt;"","✓B2","B2"),IF(AND('Prüfungstraining'!$L$9&lt;&gt;"",P$12&lt;='Prüfungstraining'!$L$9,P$12+6&gt;='Prüfungstraining'!$L$9),IF('Prüfungstraining'!$D$9&lt;&gt;"","✓B3","B3"),IF(AND('Prüfungstraining'!$L$11&lt;&gt;"",P$12&lt;='Prüfungstraining'!$L$11,P$12+6&gt;='Prüfungstraining'!$L$11),IF('Prüfungstraining'!$D$11&lt;&gt;"","✓B4","B4"),IF(AND('Prüfungstraining'!$L$13&lt;&gt;"",P$12&lt;='Prüfungstraining'!$L$13,P$12+6&gt;='Prüfungstraining'!$L$13),IF('Prüfungstraining'!$D$13&lt;&gt;"","✓B5","B5"),""))))))</x:f>
       </x:c>
       <x:c r="Q20" s="468" t="str">
         <x:f>IF(OR(Q$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$5&lt;&gt;"",Q$12&lt;='Prüfungstraining'!$L$5,Q$12+6&gt;='Prüfungstraining'!$L$5),IF('Prüfungstraining'!$D$5&lt;&gt;"","✓B1","B1"),IF(AND('Prüfungstraining'!$L$7&lt;&gt;"",Q$12&lt;='Prüfungstraining'!$L$7,Q$12+6&gt;='Prüfungstraining'!$L$7),IF('Prüfungstraining'!$D$7&lt;&gt;"","✓B2","B2"),IF(AND('Prüfungstraining'!$L$9&lt;&gt;"",Q$12&lt;='Prüfungstraining'!$L$9,Q$12+6&gt;='Prüfungstraining'!$L$9),IF('Prüfungstraining'!$D$9&lt;&gt;"","✓B3","B3"),IF(AND('Prüfungstraining'!$L$11&lt;&gt;"",Q$12&lt;='Prüfungstraining'!$L$11,Q$12+6&gt;='Prüfungstraining'!$L$11),IF('Prüfungstraining'!$D$11&lt;&gt;"","✓B4","B4"),IF(AND('Prüfungstraining'!$L$13&lt;&gt;"",Q$12&lt;='Prüfungstraining'!$L$13,Q$12+6&gt;='Prüfungstraining'!$L$13),IF('Prüfungstraining'!$D$13&lt;&gt;"","✓B5","B5"),""))))))</x:f>
       </x:c>
       <x:c r="R20" s="468" t="str">
         <x:f>IF(OR(R$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$5&lt;&gt;"",R$12&lt;='Prüfungstraining'!$L$5,R$12+6&gt;='Prüfungstraining'!$L$5),IF('Prüfungstraining'!$D$5&lt;&gt;"","✓B1","B1"),IF(AND('Prüfungstraining'!$L$7&lt;&gt;"",R$12&lt;='Prüfungstraining'!$L$7,R$12+6&gt;='Prüfungstraining'!$L$7),IF('Prüfungstraining'!$D$7&lt;&gt;"","✓B2","B2"),IF(AND('Prüfungstraining'!$L$9&lt;&gt;"",R$12&lt;='Prüfungstraining'!$L$9,R$12+6&gt;='Prüfungstraining'!$L$9),IF('Prüfungstraining'!$D$9&lt;&gt;"","✓B3","B3"),IF(AND('Prüfungstraining'!$L$11&lt;&gt;"",R$12&lt;='Prüfungstraining'!$L$11,R$12+6&gt;='Prüfungstraining'!$L$11),IF('Prüfungstraining'!$D$11&lt;&gt;"","✓B4","B4"),IF(AND('Prüfungstraining'!$L$13&lt;&gt;"",R$12&lt;='Prüfungstraining'!$L$13,R$12+6&gt;='Prüfungstraining'!$L$13),IF('Prüfungstraining'!$D$13&lt;&gt;"","✓B5","B5"),""))))))</x:f>
-        <x:v>B1</x:v>
       </x:c>
       <x:c r="S20" s="468" t="str">
         <x:f>IF(OR(S$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$5&lt;&gt;"",S$12&lt;='Prüfungstraining'!$L$5,S$12+6&gt;='Prüfungstraining'!$L$5),IF('Prüfungstraining'!$D$5&lt;&gt;"","✓B1","B1"),IF(AND('Prüfungstraining'!$L$7&lt;&gt;"",S$12&lt;='Prüfungstraining'!$L$7,S$12+6&gt;='Prüfungstraining'!$L$7),IF('Prüfungstraining'!$D$7&lt;&gt;"","✓B2","B2"),IF(AND('Prüfungstraining'!$L$9&lt;&gt;"",S$12&lt;='Prüfungstraining'!$L$9,S$12+6&gt;='Prüfungstraining'!$L$9),IF('Prüfungstraining'!$D$9&lt;&gt;"","✓B3","B3"),IF(AND('Prüfungstraining'!$L$11&lt;&gt;"",S$12&lt;='Prüfungstraining'!$L$11,S$12+6&gt;='Prüfungstraining'!$L$11),IF('Prüfungstraining'!$D$11&lt;&gt;"","✓B4","B4"),IF(AND('Prüfungstraining'!$L$13&lt;&gt;"",S$12&lt;='Prüfungstraining'!$L$13,S$12+6&gt;='Prüfungstraining'!$L$13),IF('Prüfungstraining'!$D$13&lt;&gt;"","✓B5","B5"),""))))))</x:f>
-        <x:v>B2</x:v>
       </x:c>
       <x:c r="T20" s="468" t="str">
         <x:f>IF(OR(T$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$5&lt;&gt;"",T$12&lt;='Prüfungstraining'!$L$5,T$12+6&gt;='Prüfungstraining'!$L$5),IF('Prüfungstraining'!$D$5&lt;&gt;"","✓B1","B1"),IF(AND('Prüfungstraining'!$L$7&lt;&gt;"",T$12&lt;='Prüfungstraining'!$L$7,T$12+6&gt;='Prüfungstraining'!$L$7),IF('Prüfungstraining'!$D$7&lt;&gt;"","✓B2","B2"),IF(AND('Prüfungstraining'!$L$9&lt;&gt;"",T$12&lt;='Prüfungstraining'!$L$9,T$12+6&gt;='Prüfungstraining'!$L$9),IF('Prüfungstraining'!$D$9&lt;&gt;"","✓B3","B3"),IF(AND('Prüfungstraining'!$L$11&lt;&gt;"",T$12&lt;='Prüfungstraining'!$L$11,T$12+6&gt;='Prüfungstraining'!$L$11),IF('Prüfungstraining'!$D$11&lt;&gt;"","✓B4","B4"),IF(AND('Prüfungstraining'!$L$13&lt;&gt;"",T$12&lt;='Prüfungstraining'!$L$13,T$12+6&gt;='Prüfungstraining'!$L$13),IF('Prüfungstraining'!$D$13&lt;&gt;"","✓B5","B5"),""))))))</x:f>
-        <x:v>B3</x:v>
       </x:c>
       <x:c r="U20" s="468" t="str">
         <x:f>IF(OR(U$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$5&lt;&gt;"",U$12&lt;='Prüfungstraining'!$L$5,U$12+6&gt;='Prüfungstraining'!$L$5),IF('Prüfungstraining'!$D$5&lt;&gt;"","✓B1","B1"),IF(AND('Prüfungstraining'!$L$7&lt;&gt;"",U$12&lt;='Prüfungstraining'!$L$7,U$12+6&gt;='Prüfungstraining'!$L$7),IF('Prüfungstraining'!$D$7&lt;&gt;"","✓B2","B2"),IF(AND('Prüfungstraining'!$L$9&lt;&gt;"",U$12&lt;='Prüfungstraining'!$L$9,U$12+6&gt;='Prüfungstraining'!$L$9),IF('Prüfungstraining'!$D$9&lt;&gt;"","✓B3","B3"),IF(AND('Prüfungstraining'!$L$11&lt;&gt;"",U$12&lt;='Prüfungstraining'!$L$11,U$12+6&gt;='Prüfungstraining'!$L$11),IF('Prüfungstraining'!$D$11&lt;&gt;"","✓B4","B4"),IF(AND('Prüfungstraining'!$L$13&lt;&gt;"",U$12&lt;='Prüfungstraining'!$L$13,U$12+6&gt;='Prüfungstraining'!$L$13),IF('Prüfungstraining'!$D$13&lt;&gt;"","✓B5","B5"),""))))))</x:f>
-        <x:v>B4</x:v>
       </x:c>
       <x:c r="V20" s="468" t="str">
         <x:f>IF(OR(V$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$5&lt;&gt;"",V$12&lt;='Prüfungstraining'!$L$5,V$12+6&gt;='Prüfungstraining'!$L$5),IF('Prüfungstraining'!$D$5&lt;&gt;"","✓B1","B1"),IF(AND('Prüfungstraining'!$L$7&lt;&gt;"",V$12&lt;='Prüfungstraining'!$L$7,V$12+6&gt;='Prüfungstraining'!$L$7),IF('Prüfungstraining'!$D$7&lt;&gt;"","✓B2","B2"),IF(AND('Prüfungstraining'!$L$9&lt;&gt;"",V$12&lt;='Prüfungstraining'!$L$9,V$12+6&gt;='Prüfungstraining'!$L$9),IF('Prüfungstraining'!$D$9&lt;&gt;"","✓B3","B3"),IF(AND('Prüfungstraining'!$L$11&lt;&gt;"",V$12&lt;='Prüfungstraining'!$L$11,V$12+6&gt;='Prüfungstraining'!$L$11),IF('Prüfungstraining'!$D$11&lt;&gt;"","✓B4","B4"),IF(AND('Prüfungstraining'!$L$13&lt;&gt;"",V$12&lt;='Prüfungstraining'!$L$13,V$12+6&gt;='Prüfungstraining'!$L$13),IF('Prüfungstraining'!$D$13&lt;&gt;"","✓B5","B5"),""))))))</x:f>
-        <x:v>B5</x:v>
       </x:c>
       <x:c r="W20" s="468" t="str">
         <x:f>IF(OR(W$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$5&lt;&gt;"",W$12&lt;='Prüfungstraining'!$L$5,W$12+6&gt;='Prüfungstraining'!$L$5),IF('Prüfungstraining'!$D$5&lt;&gt;"","✓B1","B1"),IF(AND('Prüfungstraining'!$L$7&lt;&gt;"",W$12&lt;='Prüfungstraining'!$L$7,W$12+6&gt;='Prüfungstraining'!$L$7),IF('Prüfungstraining'!$D$7&lt;&gt;"","✓B2","B2"),IF(AND('Prüfungstraining'!$L$9&lt;&gt;"",W$12&lt;='Prüfungstraining'!$L$9,W$12+6&gt;='Prüfungstraining'!$L$9),IF('Prüfungstraining'!$D$9&lt;&gt;"","✓B3","B3"),IF(AND('Prüfungstraining'!$L$11&lt;&gt;"",W$12&lt;='Prüfungstraining'!$L$11,W$12+6&gt;='Prüfungstraining'!$L$11),IF('Prüfungstraining'!$D$11&lt;&gt;"","✓B4","B4"),IF(AND('Prüfungstraining'!$L$13&lt;&gt;"",W$12&lt;='Prüfungstraining'!$L$13,W$12+6&gt;='Prüfungstraining'!$L$13),IF('Prüfungstraining'!$D$13&lt;&gt;"","✓B5","B5"),""))))))</x:f>
       </x:c>
       <x:c r="X20" s="468" t="str">
         <x:f>IF(OR(X$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$5&lt;&gt;"",X$12&lt;='Prüfungstraining'!$L$5,X$12+6&gt;='Prüfungstraining'!$L$5),IF('Prüfungstraining'!$D$5&lt;&gt;"","✓B1","B1"),IF(AND('Prüfungstraining'!$L$7&lt;&gt;"",X$12&lt;='Prüfungstraining'!$L$7,X$12+6&gt;='Prüfungstraining'!$L$7),IF('Prüfungstraining'!$D$7&lt;&gt;"","✓B2","B2"),IF(AND('Prüfungstraining'!$L$9&lt;&gt;"",X$12&lt;='Prüfungstraining'!$L$9,X$12+6&gt;='Prüfungstraining'!$L$9),IF('Prüfungstraining'!$D$9&lt;&gt;"","✓B3","B3"),IF(AND('Prüfungstraining'!$L$11&lt;&gt;"",X$12&lt;='Prüfungstraining'!$L$11,X$12+6&gt;='Prüfungstraining'!$L$11),IF('Prüfungstraining'!$D$11&lt;&gt;"","✓B4","B4"),IF(AND('Prüfungstraining'!$L$13&lt;&gt;"",X$12&lt;='Prüfungstraining'!$L$13,X$12+6&gt;='Prüfungstraining'!$L$13),IF('Prüfungstraining'!$D$13&lt;&gt;"","✓B5","B5"),""))))))</x:f>
       </x:c>
       <x:c r="Y20" s="468" t="str">
         <x:f>IF(OR(Y$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$5&lt;&gt;"",Y$12&lt;='Prüfungstraining'!$L$5,Y$12+6&gt;='Prüfungstraining'!$L$5),IF('Prüfungstraining'!$D$5&lt;&gt;"","✓B1","B1"),IF(AND('Prüfungstraining'!$L$7&lt;&gt;"",Y$12&lt;='Prüfungstraining'!$L$7,Y$12+6&gt;='Prüfungstraining'!$L$7),IF('Prüfungstraining'!$D$7&lt;&gt;"","✓B2","B2"),IF(AND('Prüfungstraining'!$L$9&lt;&gt;"",Y$12&lt;='Prüfungstraining'!$L$9,Y$12+6&gt;='Prüfungstraining'!$L$9),IF('Prüfungstraining'!$D$9&lt;&gt;"","✓B3","B3"),IF(AND('Prüfungstraining'!$L$11&lt;&gt;"",Y$12&lt;='Prüfungstraining'!$L$11,Y$12+6&gt;='Prüfungstraining'!$L$11),IF('Prüfungstraining'!$D$11&lt;&gt;"","✓B4","B4"),IF(AND('Prüfungstraining'!$L$13&lt;&gt;"",Y$12&lt;='Prüfungstraining'!$L$13,Y$12+6&gt;='Prüfungstraining'!$L$13),IF('Prüfungstraining'!$D$13&lt;&gt;"","✓B5","B5"),""))))))</x:f>
       </x:c>
       <x:c r="Z20" s="468" t="str">
         <x:f>IF(OR(Z$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$5&lt;&gt;"",Z$12&lt;='Prüfungstraining'!$L$5,Z$12+6&gt;='Prüfungstraining'!$L$5),IF('Prüfungstraining'!$D$5&lt;&gt;"","✓B1","B1"),IF(AND('Prüfungstraining'!$L$7&lt;&gt;"",Z$12&lt;='Prüfungstraining'!$L$7,Z$12+6&gt;='Prüfungstraining'!$L$7),IF('Prüfungstraining'!$D$7&lt;&gt;"","✓B2","B2"),IF(AND('Prüfungstraining'!$L$9&lt;&gt;"",Z$12&lt;='Prüfungstraining'!$L$9,Z$12+6&gt;='Prüfungstraining'!$L$9),IF('Prüfungstraining'!$D$9&lt;&gt;"","✓B3","B3"),IF(AND('Prüfungstraining'!$L$11&lt;&gt;"",Z$12&lt;='Prüfungstraining'!$L$11,Z$12+6&gt;='Prüfungstraining'!$L$11),IF('Prüfungstraining'!$D$11&lt;&gt;"","✓B4","B4"),IF(AND('Prüfungstraining'!$L$13&lt;&gt;"",Z$12&lt;='Prüfungstraining'!$L$13,Z$12+6&gt;='Prüfungstraining'!$L$13),IF('Prüfungstraining'!$D$13&lt;&gt;"","✓B5","B5"),""))))))</x:f>
       </x:c>
       <x:c r="AA20" s="468" t="str">
         <x:f>IF(OR(AA$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$5&lt;&gt;"",AA$12&lt;='Prüfungstraining'!$L$5,AA$12+6&gt;='Prüfungstraining'!$L$5),IF('Prüfungstraining'!$D$5&lt;&gt;"","✓B1","B1"),IF(AND('Prüfungstraining'!$L$7&lt;&gt;"",AA$12&lt;='Prüfungstraining'!$L$7,AA$12+6&gt;='Prüfungstraining'!$L$7),IF('Prüfungstraining'!$D$7&lt;&gt;"","✓B2","B2"),IF(AND('Prüfungstraining'!$L$9&lt;&gt;"",AA$12&lt;='Prüfungstraining'!$L$9,AA$12+6&gt;='Prüfungstraining'!$L$9),IF('Prüfungstraining'!$D$9&lt;&gt;"","✓B3","B3"),IF(AND('Prüfungstraining'!$L$11&lt;&gt;"",AA$12&lt;='Prüfungstraining'!$L$11,AA$12+6&gt;='Prüfungstraining'!$L$11),IF('Prüfungstraining'!$D$11&lt;&gt;"","✓B4","B4"),IF(AND('Prüfungstraining'!$L$13&lt;&gt;"",AA$12&lt;='Prüfungstraining'!$L$13,AA$12+6&gt;='Prüfungstraining'!$L$13),IF('Prüfungstraining'!$D$13&lt;&gt;"","✓B5","B5"),""))))))</x:f>
       </x:c>
       <x:c r="AB20" s="468" t="str">
         <x:f>IF(OR(AB$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$5&lt;&gt;"",AB$12&lt;='Prüfungstraining'!$L$5,AB$12+6&gt;='Prüfungstraining'!$L$5),IF('Prüfungstraining'!$D$5&lt;&gt;"","✓B1","B1"),IF(AND('Prüfungstraining'!$L$7&lt;&gt;"",AB$12&lt;='Prüfungstraining'!$L$7,AB$12+6&gt;='Prüfungstraining'!$L$7),IF('Prüfungstraining'!$D$7&lt;&gt;"","✓B2","B2"),IF(AND('Prüfungstraining'!$L$9&lt;&gt;"",AB$12&lt;='Prüfungstraining'!$L$9,AB$12+6&gt;='Prüfungstraining'!$L$9),IF('Prüfungstraining'!$D$9&lt;&gt;"","✓B3","B3"),IF(AND('Prüfungstraining'!$L$11&lt;&gt;"",AB$12&lt;='Prüfungstraining'!$L$11,AB$12+6&gt;='Prüfungstraining'!$L$11),IF('Prüfungstraining'!$D$11&lt;&gt;"","✓B4","B4"),IF(AND('Prüfungstraining'!$L$13&lt;&gt;"",AB$12&lt;='Prüfungstraining'!$L$13,AB$12+6&gt;='Prüfungstraining'!$L$13),IF('Prüfungstraining'!$D$13&lt;&gt;"","✓B5","B5"),""))))))</x:f>
       </x:c>
       <x:c r="AC20" s="468" t="str">
         <x:f>IF(OR(AC$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$5&lt;&gt;"",AC$12&lt;='Prüfungstraining'!$L$5,AC$12+6&gt;='Prüfungstraining'!$L$5),IF('Prüfungstraining'!$D$5&lt;&gt;"","✓B1","B1"),IF(AND('Prüfungstraining'!$L$7&lt;&gt;"",AC$12&lt;='Prüfungstraining'!$L$7,AC$12+6&gt;='Prüfungstraining'!$L$7),IF('Prüfungstraining'!$D$7&lt;&gt;"","✓B2","B2"),IF(AND('Prüfungstraining'!$L$9&lt;&gt;"",AC$12&lt;='Prüfungstraining'!$L$9,AC$12+6&gt;='Prüfungstraining'!$L$9),IF('Prüfungstraining'!$D$9&lt;&gt;"","✓B3","B3"),IF(AND('Prüfungstraining'!$L$11&lt;&gt;"",AC$12&lt;='Prüfungstraining'!$L$11,AC$12+6&gt;='Prüfungstraining'!$L$11),IF('Prüfungstraining'!$D$11&lt;&gt;"","✓B4","B4"),IF(AND('Prüfungstraining'!$L$13&lt;&gt;"",AC$12&lt;='Prüfungstraining'!$L$13,AC$12+6&gt;='Prüfungstraining'!$L$13),IF('Prüfungstraining'!$D$13&lt;&gt;"","✓B5","B5"),""))))))</x:f>
       </x:c>
       <x:c r="AD20" s="468" t="str">
         <x:f>IF(OR(AD$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$5&lt;&gt;"",AD$12&lt;='Prüfungstraining'!$L$5,AD$12+6&gt;='Prüfungstraining'!$L$5),IF('Prüfungstraining'!$D$5&lt;&gt;"","✓B1","B1"),IF(AND('Prüfungstraining'!$L$7&lt;&gt;"",AD$12&lt;='Prüfungstraining'!$L$7,AD$12+6&gt;='Prüfungstraining'!$L$7),IF('Prüfungstraining'!$D$7&lt;&gt;"","✓B2","B2"),IF(AND('Prüfungstraining'!$L$9&lt;&gt;"",AD$12&lt;='Prüfungstraining'!$L$9,AD$12+6&gt;='Prüfungstraining'!$L$9),IF('Prüfungstraining'!$D$9&lt;&gt;"","✓B3","B3"),IF(AND('Prüfungstraining'!$L$11&lt;&gt;"",AD$12&lt;='Prüfungstraining'!$L$11,AD$12+6&gt;='Prüfungstraining'!$L$11),IF('Prüfungstraining'!$D$11&lt;&gt;"","✓B4","B4"),IF(AND('Prüfungstraining'!$L$13&lt;&gt;"",AD$12&lt;='Prüfungstraining'!$L$13,AD$12+6&gt;='Prüfungstraining'!$L$13),IF('Prüfungstraining'!$D$13&lt;&gt;"","✓B5","B5"),""))))))</x:f>
       </x:c>
@@ -5942,88 +6463,88 @@
         <x:v>12.5</x:v>
       </x:c>
       <x:c r="E21" s="464" t="str">
         <x:f>IF('Prüfungstraining'!$L$6="","",IF(DAY(MIN('Prüfungstraining'!$L$6,'Prüfungstraining'!$L$8,'Prüfungstraining'!$L$10,'Prüfungstraining'!$L$12,'Prüfungstraining'!$L$14))&lt;10,"0"&amp;DAY(MIN('Prüfungstraining'!$L$6,'Prüfungstraining'!$L$8,'Prüfungstraining'!$L$10,'Prüfungstraining'!$L$12,'Prüfungstraining'!$L$14)),DAY(MIN('Prüfungstraining'!$L$6,'Prüfungstraining'!$L$8,'Prüfungstraining'!$L$10,'Prüfungstraining'!$L$12,'Prüfungstraining'!$L$14)))&amp;"."&amp;IF(MONTH(MIN('Prüfungstraining'!$L$6,'Prüfungstraining'!$L$8,'Prüfungstraining'!$L$10,'Prüfungstraining'!$L$12,'Prüfungstraining'!$L$14))&lt;10,"0"&amp;MONTH(MIN('Prüfungstraining'!$L$6,'Prüfungstraining'!$L$8,'Prüfungstraining'!$L$10,'Prüfungstraining'!$L$12,'Prüfungstraining'!$L$14)),MONTH(MIN('Prüfungstraining'!$L$6,'Prüfungstraining'!$L$8,'Prüfungstraining'!$L$10,'Prüfungstraining'!$L$12,'Prüfungstraining'!$L$14)))&amp;"."&amp;YEAR(MIN('Prüfungstraining'!$L$6,'Prüfungstraining'!$L$8,'Prüfungstraining'!$L$10,'Prüfungstraining'!$L$12,'Prüfungstraining'!$L$14)))</x:f>
         <x:v>01.10.2026</x:v>
       </x:c>
       <x:c r="F21" s="464" t="str">
         <x:f>IF('Prüfungstraining'!$L$6="","",IF(DAY(MAX('Prüfungstraining'!$L$6,'Prüfungstraining'!$L$8,'Prüfungstraining'!$L$10,'Prüfungstraining'!$L$12,'Prüfungstraining'!$L$14))&lt;10,"0"&amp;DAY(MAX('Prüfungstraining'!$L$6,'Prüfungstraining'!$L$8,'Prüfungstraining'!$L$10,'Prüfungstraining'!$L$12,'Prüfungstraining'!$L$14)),DAY(MAX('Prüfungstraining'!$L$6,'Prüfungstraining'!$L$8,'Prüfungstraining'!$L$10,'Prüfungstraining'!$L$12,'Prüfungstraining'!$L$14)))&amp;"."&amp;IF(MONTH(MAX('Prüfungstraining'!$L$6,'Prüfungstraining'!$L$8,'Prüfungstraining'!$L$10,'Prüfungstraining'!$L$12,'Prüfungstraining'!$L$14))&lt;10,"0"&amp;MONTH(MAX('Prüfungstraining'!$L$6,'Prüfungstraining'!$L$8,'Prüfungstraining'!$L$10,'Prüfungstraining'!$L$12,'Prüfungstraining'!$L$14)),MONTH(MAX('Prüfungstraining'!$L$6,'Prüfungstraining'!$L$8,'Prüfungstraining'!$L$10,'Prüfungstraining'!$L$12,'Prüfungstraining'!$L$14)))&amp;"."&amp;YEAR(MAX('Prüfungstraining'!$L$6,'Prüfungstraining'!$L$8,'Prüfungstraining'!$L$10,'Prüfungstraining'!$L$12,'Prüfungstraining'!$L$14)))</x:f>
         <x:v>29.10.2026</x:v>
       </x:c>
       <x:c r="G21" s="464" t="str">
         <x:v>Violette Fixtermine</x:v>
       </x:c>
       <x:c r="H21" s="464" t="str">
         <x:f>SUM(IF('Prüfungstraining'!$D$6&lt;&gt;"",1,0),IF('Prüfungstraining'!$D$8&lt;&gt;"",1,0),IF('Prüfungstraining'!$D$10&lt;&gt;"",1,0),IF('Prüfungstraining'!$D$12&lt;&gt;"",1,0),IF('Prüfungstraining'!$D$14&lt;&gt;"",1,0))&amp;"/5 erledigt"</x:f>
         <x:v>0/5 erledigt</x:v>
       </x:c>
       <x:c r="I21" s="468" t="str">
         <x:f>IF(OR(I$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$6&lt;&gt;"",I$12&lt;='Prüfungstraining'!$L$6,I$12+6&gt;='Prüfungstraining'!$L$6),IF('Prüfungstraining'!$D$6&lt;&gt;"","✓M1","M1"),IF(AND('Prüfungstraining'!$L$8&lt;&gt;"",I$12&lt;='Prüfungstraining'!$L$8,I$12+6&gt;='Prüfungstraining'!$L$8),IF('Prüfungstraining'!$D$8&lt;&gt;"","✓M2","M2"),IF(AND('Prüfungstraining'!$L$10&lt;&gt;"",I$12&lt;='Prüfungstraining'!$L$10,I$12+6&gt;='Prüfungstraining'!$L$10),IF('Prüfungstraining'!$D$10&lt;&gt;"","✓M3","M3"),IF(AND('Prüfungstraining'!$L$12&lt;&gt;"",I$12&lt;='Prüfungstraining'!$L$12,I$12+6&gt;='Prüfungstraining'!$L$12),IF('Prüfungstraining'!$D$12&lt;&gt;"","✓M4","M4"),IF(AND('Prüfungstraining'!$L$14&lt;&gt;"",I$12&lt;='Prüfungstraining'!$L$14,I$12+6&gt;='Prüfungstraining'!$L$14),IF('Prüfungstraining'!$D$14&lt;&gt;"","✓M5","M5"),""))))))</x:f>
       </x:c>
       <x:c r="J21" s="468" t="str">
         <x:f>IF(OR(J$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$6&lt;&gt;"",J$12&lt;='Prüfungstraining'!$L$6,J$12+6&gt;='Prüfungstraining'!$L$6),IF('Prüfungstraining'!$D$6&lt;&gt;"","✓M1","M1"),IF(AND('Prüfungstraining'!$L$8&lt;&gt;"",J$12&lt;='Prüfungstraining'!$L$8,J$12+6&gt;='Prüfungstraining'!$L$8),IF('Prüfungstraining'!$D$8&lt;&gt;"","✓M2","M2"),IF(AND('Prüfungstraining'!$L$10&lt;&gt;"",J$12&lt;='Prüfungstraining'!$L$10,J$12+6&gt;='Prüfungstraining'!$L$10),IF('Prüfungstraining'!$D$10&lt;&gt;"","✓M3","M3"),IF(AND('Prüfungstraining'!$L$12&lt;&gt;"",J$12&lt;='Prüfungstraining'!$L$12,J$12+6&gt;='Prüfungstraining'!$L$12),IF('Prüfungstraining'!$D$12&lt;&gt;"","✓M4","M4"),IF(AND('Prüfungstraining'!$L$14&lt;&gt;"",J$12&lt;='Prüfungstraining'!$L$14,J$12+6&gt;='Prüfungstraining'!$L$14),IF('Prüfungstraining'!$D$14&lt;&gt;"","✓M5","M5"),""))))))</x:f>
       </x:c>
       <x:c r="K21" s="468" t="str">
         <x:f>IF(OR(K$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$6&lt;&gt;"",K$12&lt;='Prüfungstraining'!$L$6,K$12+6&gt;='Prüfungstraining'!$L$6),IF('Prüfungstraining'!$D$6&lt;&gt;"","✓M1","M1"),IF(AND('Prüfungstraining'!$L$8&lt;&gt;"",K$12&lt;='Prüfungstraining'!$L$8,K$12+6&gt;='Prüfungstraining'!$L$8),IF('Prüfungstraining'!$D$8&lt;&gt;"","✓M2","M2"),IF(AND('Prüfungstraining'!$L$10&lt;&gt;"",K$12&lt;='Prüfungstraining'!$L$10,K$12+6&gt;='Prüfungstraining'!$L$10),IF('Prüfungstraining'!$D$10&lt;&gt;"","✓M3","M3"),IF(AND('Prüfungstraining'!$L$12&lt;&gt;"",K$12&lt;='Prüfungstraining'!$L$12,K$12+6&gt;='Prüfungstraining'!$L$12),IF('Prüfungstraining'!$D$12&lt;&gt;"","✓M4","M4"),IF(AND('Prüfungstraining'!$L$14&lt;&gt;"",K$12&lt;='Prüfungstraining'!$L$14,K$12+6&gt;='Prüfungstraining'!$L$14),IF('Prüfungstraining'!$D$14&lt;&gt;"","✓M5","M5"),""))))))</x:f>
+        <x:v>M1</x:v>
       </x:c>
       <x:c r="L21" s="468" t="str">
         <x:f>IF(OR(L$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$6&lt;&gt;"",L$12&lt;='Prüfungstraining'!$L$6,L$12+6&gt;='Prüfungstraining'!$L$6),IF('Prüfungstraining'!$D$6&lt;&gt;"","✓M1","M1"),IF(AND('Prüfungstraining'!$L$8&lt;&gt;"",L$12&lt;='Prüfungstraining'!$L$8,L$12+6&gt;='Prüfungstraining'!$L$8),IF('Prüfungstraining'!$D$8&lt;&gt;"","✓M2","M2"),IF(AND('Prüfungstraining'!$L$10&lt;&gt;"",L$12&lt;='Prüfungstraining'!$L$10,L$12+6&gt;='Prüfungstraining'!$L$10),IF('Prüfungstraining'!$D$10&lt;&gt;"","✓M3","M3"),IF(AND('Prüfungstraining'!$L$12&lt;&gt;"",L$12&lt;='Prüfungstraining'!$L$12,L$12+6&gt;='Prüfungstraining'!$L$12),IF('Prüfungstraining'!$D$12&lt;&gt;"","✓M4","M4"),IF(AND('Prüfungstraining'!$L$14&lt;&gt;"",L$12&lt;='Prüfungstraining'!$L$14,L$12+6&gt;='Prüfungstraining'!$L$14),IF('Prüfungstraining'!$D$14&lt;&gt;"","✓M5","M5"),""))))))</x:f>
+        <x:v>M2</x:v>
       </x:c>
       <x:c r="M21" s="468" t="str">
         <x:f>IF(OR(M$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$6&lt;&gt;"",M$12&lt;='Prüfungstraining'!$L$6,M$12+6&gt;='Prüfungstraining'!$L$6),IF('Prüfungstraining'!$D$6&lt;&gt;"","✓M1","M1"),IF(AND('Prüfungstraining'!$L$8&lt;&gt;"",M$12&lt;='Prüfungstraining'!$L$8,M$12+6&gt;='Prüfungstraining'!$L$8),IF('Prüfungstraining'!$D$8&lt;&gt;"","✓M2","M2"),IF(AND('Prüfungstraining'!$L$10&lt;&gt;"",M$12&lt;='Prüfungstraining'!$L$10,M$12+6&gt;='Prüfungstraining'!$L$10),IF('Prüfungstraining'!$D$10&lt;&gt;"","✓M3","M3"),IF(AND('Prüfungstraining'!$L$12&lt;&gt;"",M$12&lt;='Prüfungstraining'!$L$12,M$12+6&gt;='Prüfungstraining'!$L$12),IF('Prüfungstraining'!$D$12&lt;&gt;"","✓M4","M4"),IF(AND('Prüfungstraining'!$L$14&lt;&gt;"",M$12&lt;='Prüfungstraining'!$L$14,M$12+6&gt;='Prüfungstraining'!$L$14),IF('Prüfungstraining'!$D$14&lt;&gt;"","✓M5","M5"),""))))))</x:f>
+        <x:v>M3</x:v>
       </x:c>
       <x:c r="N21" s="468" t="str">
         <x:f>IF(OR(N$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$6&lt;&gt;"",N$12&lt;='Prüfungstraining'!$L$6,N$12+6&gt;='Prüfungstraining'!$L$6),IF('Prüfungstraining'!$D$6&lt;&gt;"","✓M1","M1"),IF(AND('Prüfungstraining'!$L$8&lt;&gt;"",N$12&lt;='Prüfungstraining'!$L$8,N$12+6&gt;='Prüfungstraining'!$L$8),IF('Prüfungstraining'!$D$8&lt;&gt;"","✓M2","M2"),IF(AND('Prüfungstraining'!$L$10&lt;&gt;"",N$12&lt;='Prüfungstraining'!$L$10,N$12+6&gt;='Prüfungstraining'!$L$10),IF('Prüfungstraining'!$D$10&lt;&gt;"","✓M3","M3"),IF(AND('Prüfungstraining'!$L$12&lt;&gt;"",N$12&lt;='Prüfungstraining'!$L$12,N$12+6&gt;='Prüfungstraining'!$L$12),IF('Prüfungstraining'!$D$12&lt;&gt;"","✓M4","M4"),IF(AND('Prüfungstraining'!$L$14&lt;&gt;"",N$12&lt;='Prüfungstraining'!$L$14,N$12+6&gt;='Prüfungstraining'!$L$14),IF('Prüfungstraining'!$D$14&lt;&gt;"","✓M5","M5"),""))))))</x:f>
+        <x:v>M4</x:v>
       </x:c>
       <x:c r="O21" s="468" t="str">
         <x:f>IF(OR(O$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$6&lt;&gt;"",O$12&lt;='Prüfungstraining'!$L$6,O$12+6&gt;='Prüfungstraining'!$L$6),IF('Prüfungstraining'!$D$6&lt;&gt;"","✓M1","M1"),IF(AND('Prüfungstraining'!$L$8&lt;&gt;"",O$12&lt;='Prüfungstraining'!$L$8,O$12+6&gt;='Prüfungstraining'!$L$8),IF('Prüfungstraining'!$D$8&lt;&gt;"","✓M2","M2"),IF(AND('Prüfungstraining'!$L$10&lt;&gt;"",O$12&lt;='Prüfungstraining'!$L$10,O$12+6&gt;='Prüfungstraining'!$L$10),IF('Prüfungstraining'!$D$10&lt;&gt;"","✓M3","M3"),IF(AND('Prüfungstraining'!$L$12&lt;&gt;"",O$12&lt;='Prüfungstraining'!$L$12,O$12+6&gt;='Prüfungstraining'!$L$12),IF('Prüfungstraining'!$D$12&lt;&gt;"","✓M4","M4"),IF(AND('Prüfungstraining'!$L$14&lt;&gt;"",O$12&lt;='Prüfungstraining'!$L$14,O$12+6&gt;='Prüfungstraining'!$L$14),IF('Prüfungstraining'!$D$14&lt;&gt;"","✓M5","M5"),""))))))</x:f>
+        <x:v>M5</x:v>
       </x:c>
       <x:c r="P21" s="468" t="str">
         <x:f>IF(OR(P$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$6&lt;&gt;"",P$12&lt;='Prüfungstraining'!$L$6,P$12+6&gt;='Prüfungstraining'!$L$6),IF('Prüfungstraining'!$D$6&lt;&gt;"","✓M1","M1"),IF(AND('Prüfungstraining'!$L$8&lt;&gt;"",P$12&lt;='Prüfungstraining'!$L$8,P$12+6&gt;='Prüfungstraining'!$L$8),IF('Prüfungstraining'!$D$8&lt;&gt;"","✓M2","M2"),IF(AND('Prüfungstraining'!$L$10&lt;&gt;"",P$12&lt;='Prüfungstraining'!$L$10,P$12+6&gt;='Prüfungstraining'!$L$10),IF('Prüfungstraining'!$D$10&lt;&gt;"","✓M3","M3"),IF(AND('Prüfungstraining'!$L$12&lt;&gt;"",P$12&lt;='Prüfungstraining'!$L$12,P$12+6&gt;='Prüfungstraining'!$L$12),IF('Prüfungstraining'!$D$12&lt;&gt;"","✓M4","M4"),IF(AND('Prüfungstraining'!$L$14&lt;&gt;"",P$12&lt;='Prüfungstraining'!$L$14,P$12+6&gt;='Prüfungstraining'!$L$14),IF('Prüfungstraining'!$D$14&lt;&gt;"","✓M5","M5"),""))))))</x:f>
       </x:c>
       <x:c r="Q21" s="468" t="str">
         <x:f>IF(OR(Q$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$6&lt;&gt;"",Q$12&lt;='Prüfungstraining'!$L$6,Q$12+6&gt;='Prüfungstraining'!$L$6),IF('Prüfungstraining'!$D$6&lt;&gt;"","✓M1","M1"),IF(AND('Prüfungstraining'!$L$8&lt;&gt;"",Q$12&lt;='Prüfungstraining'!$L$8,Q$12+6&gt;='Prüfungstraining'!$L$8),IF('Prüfungstraining'!$D$8&lt;&gt;"","✓M2","M2"),IF(AND('Prüfungstraining'!$L$10&lt;&gt;"",Q$12&lt;='Prüfungstraining'!$L$10,Q$12+6&gt;='Prüfungstraining'!$L$10),IF('Prüfungstraining'!$D$10&lt;&gt;"","✓M3","M3"),IF(AND('Prüfungstraining'!$L$12&lt;&gt;"",Q$12&lt;='Prüfungstraining'!$L$12,Q$12+6&gt;='Prüfungstraining'!$L$12),IF('Prüfungstraining'!$D$12&lt;&gt;"","✓M4","M4"),IF(AND('Prüfungstraining'!$L$14&lt;&gt;"",Q$12&lt;='Prüfungstraining'!$L$14,Q$12+6&gt;='Prüfungstraining'!$L$14),IF('Prüfungstraining'!$D$14&lt;&gt;"","✓M5","M5"),""))))))</x:f>
       </x:c>
       <x:c r="R21" s="468" t="str">
         <x:f>IF(OR(R$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$6&lt;&gt;"",R$12&lt;='Prüfungstraining'!$L$6,R$12+6&gt;='Prüfungstraining'!$L$6),IF('Prüfungstraining'!$D$6&lt;&gt;"","✓M1","M1"),IF(AND('Prüfungstraining'!$L$8&lt;&gt;"",R$12&lt;='Prüfungstraining'!$L$8,R$12+6&gt;='Prüfungstraining'!$L$8),IF('Prüfungstraining'!$D$8&lt;&gt;"","✓M2","M2"),IF(AND('Prüfungstraining'!$L$10&lt;&gt;"",R$12&lt;='Prüfungstraining'!$L$10,R$12+6&gt;='Prüfungstraining'!$L$10),IF('Prüfungstraining'!$D$10&lt;&gt;"","✓M3","M3"),IF(AND('Prüfungstraining'!$L$12&lt;&gt;"",R$12&lt;='Prüfungstraining'!$L$12,R$12+6&gt;='Prüfungstraining'!$L$12),IF('Prüfungstraining'!$D$12&lt;&gt;"","✓M4","M4"),IF(AND('Prüfungstraining'!$L$14&lt;&gt;"",R$12&lt;='Prüfungstraining'!$L$14,R$12+6&gt;='Prüfungstraining'!$L$14),IF('Prüfungstraining'!$D$14&lt;&gt;"","✓M5","M5"),""))))))</x:f>
-        <x:v>M1</x:v>
       </x:c>
       <x:c r="S21" s="468" t="str">
         <x:f>IF(OR(S$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$6&lt;&gt;"",S$12&lt;='Prüfungstraining'!$L$6,S$12+6&gt;='Prüfungstraining'!$L$6),IF('Prüfungstraining'!$D$6&lt;&gt;"","✓M1","M1"),IF(AND('Prüfungstraining'!$L$8&lt;&gt;"",S$12&lt;='Prüfungstraining'!$L$8,S$12+6&gt;='Prüfungstraining'!$L$8),IF('Prüfungstraining'!$D$8&lt;&gt;"","✓M2","M2"),IF(AND('Prüfungstraining'!$L$10&lt;&gt;"",S$12&lt;='Prüfungstraining'!$L$10,S$12+6&gt;='Prüfungstraining'!$L$10),IF('Prüfungstraining'!$D$10&lt;&gt;"","✓M3","M3"),IF(AND('Prüfungstraining'!$L$12&lt;&gt;"",S$12&lt;='Prüfungstraining'!$L$12,S$12+6&gt;='Prüfungstraining'!$L$12),IF('Prüfungstraining'!$D$12&lt;&gt;"","✓M4","M4"),IF(AND('Prüfungstraining'!$L$14&lt;&gt;"",S$12&lt;='Prüfungstraining'!$L$14,S$12+6&gt;='Prüfungstraining'!$L$14),IF('Prüfungstraining'!$D$14&lt;&gt;"","✓M5","M5"),""))))))</x:f>
-        <x:v>M2</x:v>
       </x:c>
       <x:c r="T21" s="468" t="str">
         <x:f>IF(OR(T$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$6&lt;&gt;"",T$12&lt;='Prüfungstraining'!$L$6,T$12+6&gt;='Prüfungstraining'!$L$6),IF('Prüfungstraining'!$D$6&lt;&gt;"","✓M1","M1"),IF(AND('Prüfungstraining'!$L$8&lt;&gt;"",T$12&lt;='Prüfungstraining'!$L$8,T$12+6&gt;='Prüfungstraining'!$L$8),IF('Prüfungstraining'!$D$8&lt;&gt;"","✓M2","M2"),IF(AND('Prüfungstraining'!$L$10&lt;&gt;"",T$12&lt;='Prüfungstraining'!$L$10,T$12+6&gt;='Prüfungstraining'!$L$10),IF('Prüfungstraining'!$D$10&lt;&gt;"","✓M3","M3"),IF(AND('Prüfungstraining'!$L$12&lt;&gt;"",T$12&lt;='Prüfungstraining'!$L$12,T$12+6&gt;='Prüfungstraining'!$L$12),IF('Prüfungstraining'!$D$12&lt;&gt;"","✓M4","M4"),IF(AND('Prüfungstraining'!$L$14&lt;&gt;"",T$12&lt;='Prüfungstraining'!$L$14,T$12+6&gt;='Prüfungstraining'!$L$14),IF('Prüfungstraining'!$D$14&lt;&gt;"","✓M5","M5"),""))))))</x:f>
-        <x:v>M3</x:v>
       </x:c>
       <x:c r="U21" s="468" t="str">
         <x:f>IF(OR(U$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$6&lt;&gt;"",U$12&lt;='Prüfungstraining'!$L$6,U$12+6&gt;='Prüfungstraining'!$L$6),IF('Prüfungstraining'!$D$6&lt;&gt;"","✓M1","M1"),IF(AND('Prüfungstraining'!$L$8&lt;&gt;"",U$12&lt;='Prüfungstraining'!$L$8,U$12+6&gt;='Prüfungstraining'!$L$8),IF('Prüfungstraining'!$D$8&lt;&gt;"","✓M2","M2"),IF(AND('Prüfungstraining'!$L$10&lt;&gt;"",U$12&lt;='Prüfungstraining'!$L$10,U$12+6&gt;='Prüfungstraining'!$L$10),IF('Prüfungstraining'!$D$10&lt;&gt;"","✓M3","M3"),IF(AND('Prüfungstraining'!$L$12&lt;&gt;"",U$12&lt;='Prüfungstraining'!$L$12,U$12+6&gt;='Prüfungstraining'!$L$12),IF('Prüfungstraining'!$D$12&lt;&gt;"","✓M4","M4"),IF(AND('Prüfungstraining'!$L$14&lt;&gt;"",U$12&lt;='Prüfungstraining'!$L$14,U$12+6&gt;='Prüfungstraining'!$L$14),IF('Prüfungstraining'!$D$14&lt;&gt;"","✓M5","M5"),""))))))</x:f>
-        <x:v>M4</x:v>
       </x:c>
       <x:c r="V21" s="468" t="str">
         <x:f>IF(OR(V$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$6&lt;&gt;"",V$12&lt;='Prüfungstraining'!$L$6,V$12+6&gt;='Prüfungstraining'!$L$6),IF('Prüfungstraining'!$D$6&lt;&gt;"","✓M1","M1"),IF(AND('Prüfungstraining'!$L$8&lt;&gt;"",V$12&lt;='Prüfungstraining'!$L$8,V$12+6&gt;='Prüfungstraining'!$L$8),IF('Prüfungstraining'!$D$8&lt;&gt;"","✓M2","M2"),IF(AND('Prüfungstraining'!$L$10&lt;&gt;"",V$12&lt;='Prüfungstraining'!$L$10,V$12+6&gt;='Prüfungstraining'!$L$10),IF('Prüfungstraining'!$D$10&lt;&gt;"","✓M3","M3"),IF(AND('Prüfungstraining'!$L$12&lt;&gt;"",V$12&lt;='Prüfungstraining'!$L$12,V$12+6&gt;='Prüfungstraining'!$L$12),IF('Prüfungstraining'!$D$12&lt;&gt;"","✓M4","M4"),IF(AND('Prüfungstraining'!$L$14&lt;&gt;"",V$12&lt;='Prüfungstraining'!$L$14,V$12+6&gt;='Prüfungstraining'!$L$14),IF('Prüfungstraining'!$D$14&lt;&gt;"","✓M5","M5"),""))))))</x:f>
-        <x:v>M5</x:v>
       </x:c>
       <x:c r="W21" s="468" t="str">
         <x:f>IF(OR(W$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$6&lt;&gt;"",W$12&lt;='Prüfungstraining'!$L$6,W$12+6&gt;='Prüfungstraining'!$L$6),IF('Prüfungstraining'!$D$6&lt;&gt;"","✓M1","M1"),IF(AND('Prüfungstraining'!$L$8&lt;&gt;"",W$12&lt;='Prüfungstraining'!$L$8,W$12+6&gt;='Prüfungstraining'!$L$8),IF('Prüfungstraining'!$D$8&lt;&gt;"","✓M2","M2"),IF(AND('Prüfungstraining'!$L$10&lt;&gt;"",W$12&lt;='Prüfungstraining'!$L$10,W$12+6&gt;='Prüfungstraining'!$L$10),IF('Prüfungstraining'!$D$10&lt;&gt;"","✓M3","M3"),IF(AND('Prüfungstraining'!$L$12&lt;&gt;"",W$12&lt;='Prüfungstraining'!$L$12,W$12+6&gt;='Prüfungstraining'!$L$12),IF('Prüfungstraining'!$D$12&lt;&gt;"","✓M4","M4"),IF(AND('Prüfungstraining'!$L$14&lt;&gt;"",W$12&lt;='Prüfungstraining'!$L$14,W$12+6&gt;='Prüfungstraining'!$L$14),IF('Prüfungstraining'!$D$14&lt;&gt;"","✓M5","M5"),""))))))</x:f>
       </x:c>
       <x:c r="X21" s="468" t="str">
         <x:f>IF(OR(X$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$6&lt;&gt;"",X$12&lt;='Prüfungstraining'!$L$6,X$12+6&gt;='Prüfungstraining'!$L$6),IF('Prüfungstraining'!$D$6&lt;&gt;"","✓M1","M1"),IF(AND('Prüfungstraining'!$L$8&lt;&gt;"",X$12&lt;='Prüfungstraining'!$L$8,X$12+6&gt;='Prüfungstraining'!$L$8),IF('Prüfungstraining'!$D$8&lt;&gt;"","✓M2","M2"),IF(AND('Prüfungstraining'!$L$10&lt;&gt;"",X$12&lt;='Prüfungstraining'!$L$10,X$12+6&gt;='Prüfungstraining'!$L$10),IF('Prüfungstraining'!$D$10&lt;&gt;"","✓M3","M3"),IF(AND('Prüfungstraining'!$L$12&lt;&gt;"",X$12&lt;='Prüfungstraining'!$L$12,X$12+6&gt;='Prüfungstraining'!$L$12),IF('Prüfungstraining'!$D$12&lt;&gt;"","✓M4","M4"),IF(AND('Prüfungstraining'!$L$14&lt;&gt;"",X$12&lt;='Prüfungstraining'!$L$14,X$12+6&gt;='Prüfungstraining'!$L$14),IF('Prüfungstraining'!$D$14&lt;&gt;"","✓M5","M5"),""))))))</x:f>
       </x:c>
       <x:c r="Y21" s="468" t="str">
         <x:f>IF(OR(Y$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$6&lt;&gt;"",Y$12&lt;='Prüfungstraining'!$L$6,Y$12+6&gt;='Prüfungstraining'!$L$6),IF('Prüfungstraining'!$D$6&lt;&gt;"","✓M1","M1"),IF(AND('Prüfungstraining'!$L$8&lt;&gt;"",Y$12&lt;='Prüfungstraining'!$L$8,Y$12+6&gt;='Prüfungstraining'!$L$8),IF('Prüfungstraining'!$D$8&lt;&gt;"","✓M2","M2"),IF(AND('Prüfungstraining'!$L$10&lt;&gt;"",Y$12&lt;='Prüfungstraining'!$L$10,Y$12+6&gt;='Prüfungstraining'!$L$10),IF('Prüfungstraining'!$D$10&lt;&gt;"","✓M3","M3"),IF(AND('Prüfungstraining'!$L$12&lt;&gt;"",Y$12&lt;='Prüfungstraining'!$L$12,Y$12+6&gt;='Prüfungstraining'!$L$12),IF('Prüfungstraining'!$D$12&lt;&gt;"","✓M4","M4"),IF(AND('Prüfungstraining'!$L$14&lt;&gt;"",Y$12&lt;='Prüfungstraining'!$L$14,Y$12+6&gt;='Prüfungstraining'!$L$14),IF('Prüfungstraining'!$D$14&lt;&gt;"","✓M5","M5"),""))))))</x:f>
       </x:c>
       <x:c r="Z21" s="468" t="str">
         <x:f>IF(OR(Z$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$6&lt;&gt;"",Z$12&lt;='Prüfungstraining'!$L$6,Z$12+6&gt;='Prüfungstraining'!$L$6),IF('Prüfungstraining'!$D$6&lt;&gt;"","✓M1","M1"),IF(AND('Prüfungstraining'!$L$8&lt;&gt;"",Z$12&lt;='Prüfungstraining'!$L$8,Z$12+6&gt;='Prüfungstraining'!$L$8),IF('Prüfungstraining'!$D$8&lt;&gt;"","✓M2","M2"),IF(AND('Prüfungstraining'!$L$10&lt;&gt;"",Z$12&lt;='Prüfungstraining'!$L$10,Z$12+6&gt;='Prüfungstraining'!$L$10),IF('Prüfungstraining'!$D$10&lt;&gt;"","✓M3","M3"),IF(AND('Prüfungstraining'!$L$12&lt;&gt;"",Z$12&lt;='Prüfungstraining'!$L$12,Z$12+6&gt;='Prüfungstraining'!$L$12),IF('Prüfungstraining'!$D$12&lt;&gt;"","✓M4","M4"),IF(AND('Prüfungstraining'!$L$14&lt;&gt;"",Z$12&lt;='Prüfungstraining'!$L$14,Z$12+6&gt;='Prüfungstraining'!$L$14),IF('Prüfungstraining'!$D$14&lt;&gt;"","✓M5","M5"),""))))))</x:f>
       </x:c>
       <x:c r="AA21" s="468" t="str">
         <x:f>IF(OR(AA$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$6&lt;&gt;"",AA$12&lt;='Prüfungstraining'!$L$6,AA$12+6&gt;='Prüfungstraining'!$L$6),IF('Prüfungstraining'!$D$6&lt;&gt;"","✓M1","M1"),IF(AND('Prüfungstraining'!$L$8&lt;&gt;"",AA$12&lt;='Prüfungstraining'!$L$8,AA$12+6&gt;='Prüfungstraining'!$L$8),IF('Prüfungstraining'!$D$8&lt;&gt;"","✓M2","M2"),IF(AND('Prüfungstraining'!$L$10&lt;&gt;"",AA$12&lt;='Prüfungstraining'!$L$10,AA$12+6&gt;='Prüfungstraining'!$L$10),IF('Prüfungstraining'!$D$10&lt;&gt;"","✓M3","M3"),IF(AND('Prüfungstraining'!$L$12&lt;&gt;"",AA$12&lt;='Prüfungstraining'!$L$12,AA$12+6&gt;='Prüfungstraining'!$L$12),IF('Prüfungstraining'!$D$12&lt;&gt;"","✓M4","M4"),IF(AND('Prüfungstraining'!$L$14&lt;&gt;"",AA$12&lt;='Prüfungstraining'!$L$14,AA$12+6&gt;='Prüfungstraining'!$L$14),IF('Prüfungstraining'!$D$14&lt;&gt;"","✓M5","M5"),""))))))</x:f>
       </x:c>
       <x:c r="AB21" s="468" t="str">
         <x:f>IF(OR(AB$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$6&lt;&gt;"",AB$12&lt;='Prüfungstraining'!$L$6,AB$12+6&gt;='Prüfungstraining'!$L$6),IF('Prüfungstraining'!$D$6&lt;&gt;"","✓M1","M1"),IF(AND('Prüfungstraining'!$L$8&lt;&gt;"",AB$12&lt;='Prüfungstraining'!$L$8,AB$12+6&gt;='Prüfungstraining'!$L$8),IF('Prüfungstraining'!$D$8&lt;&gt;"","✓M2","M2"),IF(AND('Prüfungstraining'!$L$10&lt;&gt;"",AB$12&lt;='Prüfungstraining'!$L$10,AB$12+6&gt;='Prüfungstraining'!$L$10),IF('Prüfungstraining'!$D$10&lt;&gt;"","✓M3","M3"),IF(AND('Prüfungstraining'!$L$12&lt;&gt;"",AB$12&lt;='Prüfungstraining'!$L$12,AB$12+6&gt;='Prüfungstraining'!$L$12),IF('Prüfungstraining'!$D$12&lt;&gt;"","✓M4","M4"),IF(AND('Prüfungstraining'!$L$14&lt;&gt;"",AB$12&lt;='Prüfungstraining'!$L$14,AB$12+6&gt;='Prüfungstraining'!$L$14),IF('Prüfungstraining'!$D$14&lt;&gt;"","✓M5","M5"),""))))))</x:f>
       </x:c>
       <x:c r="AC21" s="468" t="str">
         <x:f>IF(OR(AC$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$6&lt;&gt;"",AC$12&lt;='Prüfungstraining'!$L$6,AC$12+6&gt;='Prüfungstraining'!$L$6),IF('Prüfungstraining'!$D$6&lt;&gt;"","✓M1","M1"),IF(AND('Prüfungstraining'!$L$8&lt;&gt;"",AC$12&lt;='Prüfungstraining'!$L$8,AC$12+6&gt;='Prüfungstraining'!$L$8),IF('Prüfungstraining'!$D$8&lt;&gt;"","✓M2","M2"),IF(AND('Prüfungstraining'!$L$10&lt;&gt;"",AC$12&lt;='Prüfungstraining'!$L$10,AC$12+6&gt;='Prüfungstraining'!$L$10),IF('Prüfungstraining'!$D$10&lt;&gt;"","✓M3","M3"),IF(AND('Prüfungstraining'!$L$12&lt;&gt;"",AC$12&lt;='Prüfungstraining'!$L$12,AC$12+6&gt;='Prüfungstraining'!$L$12),IF('Prüfungstraining'!$D$12&lt;&gt;"","✓M4","M4"),IF(AND('Prüfungstraining'!$L$14&lt;&gt;"",AC$12&lt;='Prüfungstraining'!$L$14,AC$12+6&gt;='Prüfungstraining'!$L$14),IF('Prüfungstraining'!$D$14&lt;&gt;"","✓M5","M5"),""))))))</x:f>
       </x:c>
       <x:c r="AD21" s="468" t="str">
         <x:f>IF(OR(AD$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$6&lt;&gt;"",AD$12&lt;='Prüfungstraining'!$L$6,AD$12+6&gt;='Prüfungstraining'!$L$6),IF('Prüfungstraining'!$D$6&lt;&gt;"","✓M1","M1"),IF(AND('Prüfungstraining'!$L$8&lt;&gt;"",AD$12&lt;='Prüfungstraining'!$L$8,AD$12+6&gt;='Prüfungstraining'!$L$8),IF('Prüfungstraining'!$D$8&lt;&gt;"","✓M2","M2"),IF(AND('Prüfungstraining'!$L$10&lt;&gt;"",AD$12&lt;='Prüfungstraining'!$L$10,AD$12+6&gt;='Prüfungstraining'!$L$10),IF('Prüfungstraining'!$D$10&lt;&gt;"","✓M3","M3"),IF(AND('Prüfungstraining'!$L$12&lt;&gt;"",AD$12&lt;='Prüfungstraining'!$L$12,AD$12+6&gt;='Prüfungstraining'!$L$12),IF('Prüfungstraining'!$D$12&lt;&gt;"","✓M4","M4"),IF(AND('Prüfungstraining'!$L$14&lt;&gt;"",AD$12&lt;='Prüfungstraining'!$L$14,AD$12+6&gt;='Prüfungstraining'!$L$14),IF('Prüfungstraining'!$D$14&lt;&gt;"","✓M5","M5"),""))))))</x:f>
       </x:c>
@@ -6146,63 +6667,63 @@
       </x:c>
       <x:c r="BR21" s="468" t="str">
         <x:f>IF(OR(BR$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$6&lt;&gt;"",BR$12&lt;='Prüfungstraining'!$L$6,BR$12+6&gt;='Prüfungstraining'!$L$6),IF('Prüfungstraining'!$D$6&lt;&gt;"","✓M1","M1"),IF(AND('Prüfungstraining'!$L$8&lt;&gt;"",BR$12&lt;='Prüfungstraining'!$L$8,BR$12+6&gt;='Prüfungstraining'!$L$8),IF('Prüfungstraining'!$D$8&lt;&gt;"","✓M2","M2"),IF(AND('Prüfungstraining'!$L$10&lt;&gt;"",BR$12&lt;='Prüfungstraining'!$L$10,BR$12+6&gt;='Prüfungstraining'!$L$10),IF('Prüfungstraining'!$D$10&lt;&gt;"","✓M3","M3"),IF(AND('Prüfungstraining'!$L$12&lt;&gt;"",BR$12&lt;='Prüfungstraining'!$L$12,BR$12+6&gt;='Prüfungstraining'!$L$12),IF('Prüfungstraining'!$D$12&lt;&gt;"","✓M4","M4"),IF(AND('Prüfungstraining'!$L$14&lt;&gt;"",BR$12&lt;='Prüfungstraining'!$L$14,BR$12+6&gt;='Prüfungstraining'!$L$14),IF('Prüfungstraining'!$D$14&lt;&gt;"","✓M5","M5"),""))))))</x:f>
       </x:c>
       <x:c r="BS21" s="468" t="str">
         <x:f>IF(OR(BS$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$6&lt;&gt;"",BS$12&lt;='Prüfungstraining'!$L$6,BS$12+6&gt;='Prüfungstraining'!$L$6),IF('Prüfungstraining'!$D$6&lt;&gt;"","✓M1","M1"),IF(AND('Prüfungstraining'!$L$8&lt;&gt;"",BS$12&lt;='Prüfungstraining'!$L$8,BS$12+6&gt;='Prüfungstraining'!$L$8),IF('Prüfungstraining'!$D$8&lt;&gt;"","✓M2","M2"),IF(AND('Prüfungstraining'!$L$10&lt;&gt;"",BS$12&lt;='Prüfungstraining'!$L$10,BS$12+6&gt;='Prüfungstraining'!$L$10),IF('Prüfungstraining'!$D$10&lt;&gt;"","✓M3","M3"),IF(AND('Prüfungstraining'!$L$12&lt;&gt;"",BS$12&lt;='Prüfungstraining'!$L$12,BS$12+6&gt;='Prüfungstraining'!$L$12),IF('Prüfungstraining'!$D$12&lt;&gt;"","✓M4","M4"),IF(AND('Prüfungstraining'!$L$14&lt;&gt;"",BS$12&lt;='Prüfungstraining'!$L$14,BS$12+6&gt;='Prüfungstraining'!$L$14),IF('Prüfungstraining'!$D$14&lt;&gt;"","✓M5","M5"),""))))))</x:f>
       </x:c>
       <x:c r="BT21" s="468" t="str">
         <x:f>IF(OR(BT$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$6&lt;&gt;"",BT$12&lt;='Prüfungstraining'!$L$6,BT$12+6&gt;='Prüfungstraining'!$L$6),IF('Prüfungstraining'!$D$6&lt;&gt;"","✓M1","M1"),IF(AND('Prüfungstraining'!$L$8&lt;&gt;"",BT$12&lt;='Prüfungstraining'!$L$8,BT$12+6&gt;='Prüfungstraining'!$L$8),IF('Prüfungstraining'!$D$8&lt;&gt;"","✓M2","M2"),IF(AND('Prüfungstraining'!$L$10&lt;&gt;"",BT$12&lt;='Prüfungstraining'!$L$10,BT$12+6&gt;='Prüfungstraining'!$L$10),IF('Prüfungstraining'!$D$10&lt;&gt;"","✓M3","M3"),IF(AND('Prüfungstraining'!$L$12&lt;&gt;"",BT$12&lt;='Prüfungstraining'!$L$12,BT$12+6&gt;='Prüfungstraining'!$L$12),IF('Prüfungstraining'!$D$12&lt;&gt;"","✓M4","M4"),IF(AND('Prüfungstraining'!$L$14&lt;&gt;"",BT$12&lt;='Prüfungstraining'!$L$14,BT$12+6&gt;='Prüfungstraining'!$L$14),IF('Prüfungstraining'!$D$14&lt;&gt;"","✓M5","M5"),""))))))</x:f>
       </x:c>
       <x:c r="BU21" s="468" t="str">
         <x:f>IF(OR(BU$12="",$M$5=""),"",IF(AND('Prüfungstraining'!$L$6&lt;&gt;"",BU$12&lt;='Prüfungstraining'!$L$6,BU$12+6&gt;='Prüfungstraining'!$L$6),IF('Prüfungstraining'!$D$6&lt;&gt;"","✓M1","M1"),IF(AND('Prüfungstraining'!$L$8&lt;&gt;"",BU$12&lt;='Prüfungstraining'!$L$8,BU$12+6&gt;='Prüfungstraining'!$L$8),IF('Prüfungstraining'!$D$8&lt;&gt;"","✓M2","M2"),IF(AND('Prüfungstraining'!$L$10&lt;&gt;"",BU$12&lt;='Prüfungstraining'!$L$10,BU$12+6&gt;='Prüfungstraining'!$L$10),IF('Prüfungstraining'!$D$10&lt;&gt;"","✓M3","M3"),IF(AND('Prüfungstraining'!$L$12&lt;&gt;"",BU$12&lt;='Prüfungstraining'!$L$12,BU$12+6&gt;='Prüfungstraining'!$L$12),IF('Prüfungstraining'!$D$12&lt;&gt;"","✓M4","M4"),IF(AND('Prüfungstraining'!$L$14&lt;&gt;"",BU$12&lt;='Prüfungstraining'!$L$14,BU$12+6&gt;='Prüfungstraining'!$L$14),IF('Prüfungstraining'!$D$14&lt;&gt;"","✓M5","M5"),""))))))</x:f>
       </x:c>
     </x:row>
     <x:row r="22" ht="34" customHeight="1">
       <x:c r="A22" s="74" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,1)=0,"",1)</x:f>
         <x:v>1</x:v>
       </x:c>
       <x:c r="B22" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,1)=0,"",INDEX('Plan-Daten'!$B$5:$B$27,MATCH(1,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>BWH</x:v>
       </x:c>
       <x:c r="C22" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,1)=0,"",INDEX('Plan-Daten'!$C$5:$C$27,MATCH(1,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>Unternehmensumwelt</x:v>
+        <x:v>Internes Rechnungswesen – Überblick/Grundlagen</x:v>
       </x:c>
       <x:c r="D22" s="235" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,1)=0,"",INDEX('Plan-Daten'!$D$5:$D$27,MATCH(1,'Plan-Daten'!$H$5:$H$27,0))*IF($B$6="Basis",1,IF($B$6="Mittel (+50 %)",1.5,IF($B$6="Gut (+100 %)",2,1))))</x:f>
-        <x:v>8</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="E22" s="74" t="str">
         <x:f>IF(OR($C22="",$D22&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I22:$BU22,0)),$M$4))&lt;10,"0"&amp;DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I22:$BU22,0)),$M$4)),DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I22:$BU22,0)),$M$4)))&amp;"."&amp;IF(MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I22:$BU22,0)),$M$4))&lt;10,"0"&amp;MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I22:$BU22,0)),$M$4)),MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I22:$BU22,0)),$M$4)))&amp;"."&amp;YEAR(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I22:$BU22,0)),$M$4)),""))</x:f>
-        <x:v>28.07.2026</x:v>
+        <x:v>19.09.2026</x:v>
       </x:c>
       <x:c r="F22" s="74" t="str">
         <x:f>IF(OR($C22="",$D22&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MIN(LOOKUP(2,1/($I22:$BU22="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;DAY(MIN(LOOKUP(2,1/($I22:$BU22="●"),$I$12:$BU$12)+6,$M$5-1)),DAY(MIN(LOOKUP(2,1/($I22:$BU22="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;IF(MONTH(MIN(LOOKUP(2,1/($I22:$BU22="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;MONTH(MIN(LOOKUP(2,1/($I22:$BU22="●"),$I$12:$BU$12)+6,$M$5-1)),MONTH(MIN(LOOKUP(2,1/($I22:$BU22="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;YEAR(MIN(LOOKUP(2,1/($I22:$BU22="●"),$I$12:$BU$12)+6,$M$5-1)),""))</x:f>
-        <x:v>02.08.2026</x:v>
+        <x:v>20.09.2026</x:v>
       </x:c>
       <x:c r="G22" s="74" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,1)=0,"",INDEX('Plan-Daten'!$E$5:$E$27,MATCH(1,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="H22" s="286" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,1)=0,"",INDEX('Plan-Daten'!$G$5:$G$27,MATCH(1,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="I22" s="241" t="str">
         <x:f>IF(AND($C22&lt;&gt;"",$D22&gt;0,I$13&gt;0,0&lt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(I$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D22)&gt;0),"●","")</x:f>
         <x:v>●</x:v>
       </x:c>
       <x:c r="J22" s="241" t="str">
         <x:f>IF(AND($C22&lt;&gt;"",$D22&gt;0,J$13&gt;0,0&lt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(J$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D22)&gt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;J$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="K22" s="241" t="str">
         <x:f>IF(AND($C22&lt;&gt;"",$D22&gt;0,K$13&gt;0,0&lt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(K$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D22)&gt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;K$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="L22" s="241" t="str">
         <x:f>IF(AND($C22&lt;&gt;"",$D22&gt;0,L$13&gt;0,0&lt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(L$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D22)&gt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;L$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="M22" s="241" t="str">
         <x:f>IF(AND($C22&lt;&gt;"",$D22&gt;0,M$13&gt;0,0&lt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(M$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D22)&gt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;M$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
@@ -6372,67 +6893,67 @@
         <x:f>IF(AND($C22&lt;&gt;"",$D22&gt;0,BP$13&gt;0,0&lt;MAX(0,SUM($I$13:BP$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BP$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D22)&gt;MAX(0,SUM($I$13:BO$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BP$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BQ22" s="241" t="str">
         <x:f>IF(AND($C22&lt;&gt;"",$D22&gt;0,BQ$13&gt;0,0&lt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BQ$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D22)&gt;MAX(0,SUM($I$13:BP$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BQ$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BR22" s="241" t="str">
         <x:f>IF(AND($C22&lt;&gt;"",$D22&gt;0,BR$13&gt;0,0&lt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BR$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D22)&gt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BR$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BS22" s="241" t="str">
         <x:f>IF(AND($C22&lt;&gt;"",$D22&gt;0,BS$13&gt;0,0&lt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BS$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D22)&gt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BS$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BT22" s="241" t="str">
         <x:f>IF(AND($C22&lt;&gt;"",$D22&gt;0,BT$13&gt;0,0&lt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BT$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D22)&gt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BT$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BU22" s="241" t="str">
         <x:f>IF(AND($C22&lt;&gt;"",$D22&gt;0,BU$13&gt;0,0&lt;MAX(0,SUM($I$13:BU$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BU$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D22)&gt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BU$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
     </x:row>
     <x:row r="23" ht="34" customHeight="1">
       <x:c r="A23" s="74" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,2)=0,"",2)</x:f>
         <x:v>2</x:v>
       </x:c>
       <x:c r="B23" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,2)=0,"",INDEX('Plan-Daten'!$B$5:$B$27,MATCH(2,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>MIKP</x:v>
+        <x:v>BWH</x:v>
       </x:c>
       <x:c r="C23" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,2)=0,"",INDEX('Plan-Daten'!$C$5:$C$27,MATCH(2,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>EDV im Unternehmen</x:v>
+        <x:v>Unternehmensumwelt</x:v>
       </x:c>
       <x:c r="D23" s="235" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,2)=0,"",INDEX('Plan-Daten'!$D$5:$D$27,MATCH(2,'Plan-Daten'!$H$5:$H$27,0))*IF($B$6="Basis",1,IF($B$6="Mittel (+50 %)",1.5,IF($B$6="Gut (+100 %)",2,1))))</x:f>
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="74" t="str">
         <x:f>IF(OR($C23="",$D23&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I23:$BU23,0)),$M$4))&lt;10,"0"&amp;DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I23:$BU23,0)),$M$4)),DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I23:$BU23,0)),$M$4)))&amp;"."&amp;IF(MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I23:$BU23,0)),$M$4))&lt;10,"0"&amp;MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I23:$BU23,0)),$M$4)),MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I23:$BU23,0)),$M$4)))&amp;"."&amp;YEAR(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I23:$BU23,0)),$M$4)),""))</x:f>
-        <x:v>28.07.2026</x:v>
+        <x:v>19.09.2026</x:v>
       </x:c>
       <x:c r="F23" s="74" t="str">
         <x:f>IF(OR($C23="",$D23&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MIN(LOOKUP(2,1/($I23:$BU23="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;DAY(MIN(LOOKUP(2,1/($I23:$BU23="●"),$I$12:$BU$12)+6,$M$5-1)),DAY(MIN(LOOKUP(2,1/($I23:$BU23="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;IF(MONTH(MIN(LOOKUP(2,1/($I23:$BU23="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;MONTH(MIN(LOOKUP(2,1/($I23:$BU23="●"),$I$12:$BU$12)+6,$M$5-1)),MONTH(MIN(LOOKUP(2,1/($I23:$BU23="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;YEAR(MIN(LOOKUP(2,1/($I23:$BU23="●"),$I$12:$BU$12)+6,$M$5-1)),""))</x:f>
-        <x:v>09.08.2026</x:v>
+        <x:v>27.09.2026</x:v>
       </x:c>
       <x:c r="G23" s="74" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,2)=0,"",INDEX('Plan-Daten'!$E$5:$E$27,MATCH(2,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="H23" s="286" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,2)=0,"",INDEX('Plan-Daten'!$G$5:$G$27,MATCH(2,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="I23" s="241" t="str">
         <x:f>IF(AND($C23&lt;&gt;"",$D23&gt;0,I$13&gt;0,SUM($D$22:D22)&lt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(I$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D23)&gt;0),"●","")</x:f>
         <x:v>●</x:v>
       </x:c>
       <x:c r="J23" s="241" t="str">
         <x:f>IF(AND($C23&lt;&gt;"",$D23&gt;0,J$13&gt;0,SUM($D$22:D22)&lt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(J$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D23)&gt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;J$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
         <x:v>●</x:v>
       </x:c>
       <x:c r="K23" s="241" t="str">
         <x:f>IF(AND($C23&lt;&gt;"",$D23&gt;0,K$13&gt;0,SUM($D$22:D22)&lt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(K$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D23)&gt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;K$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="L23" s="241" t="str">
         <x:f>IF(AND($C23&lt;&gt;"",$D23&gt;0,L$13&gt;0,SUM($D$22:D22)&lt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(L$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D23)&gt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;L$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="M23" s="241" t="str">
         <x:f>IF(AND($C23&lt;&gt;"",$D23&gt;0,M$13&gt;0,SUM($D$22:D22)&lt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(M$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D23)&gt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;M$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
@@ -6603,67 +7124,67 @@
         <x:f>IF(AND($C23&lt;&gt;"",$D23&gt;0,BP$13&gt;0,SUM($D$22:D22)&lt;MAX(0,SUM($I$13:BP$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BP$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D23)&gt;MAX(0,SUM($I$13:BO$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BP$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BQ23" s="241" t="str">
         <x:f>IF(AND($C23&lt;&gt;"",$D23&gt;0,BQ$13&gt;0,SUM($D$22:D22)&lt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BQ$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D23)&gt;MAX(0,SUM($I$13:BP$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BQ$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BR23" s="241" t="str">
         <x:f>IF(AND($C23&lt;&gt;"",$D23&gt;0,BR$13&gt;0,SUM($D$22:D22)&lt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BR$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D23)&gt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BR$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BS23" s="241" t="str">
         <x:f>IF(AND($C23&lt;&gt;"",$D23&gt;0,BS$13&gt;0,SUM($D$22:D22)&lt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BS$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D23)&gt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BS$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BT23" s="241" t="str">
         <x:f>IF(AND($C23&lt;&gt;"",$D23&gt;0,BT$13&gt;0,SUM($D$22:D22)&lt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BT$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D23)&gt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BT$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BU23" s="241" t="str">
         <x:f>IF(AND($C23&lt;&gt;"",$D23&gt;0,BU$13&gt;0,SUM($D$22:D22)&lt;MAX(0,SUM($I$13:BU$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BU$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D23)&gt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BU$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
     </x:row>
     <x:row r="24" ht="34" customHeight="1">
       <x:c r="A24" s="74" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,3)=0,"",3)</x:f>
         <x:v>3</x:v>
       </x:c>
       <x:c r="B24" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,3)=0,"",INDEX('Plan-Daten'!$B$5:$B$27,MATCH(3,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>BWH</x:v>
+        <x:v>MIKP</x:v>
       </x:c>
       <x:c r="C24" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,3)=0,"",INDEX('Plan-Daten'!$C$5:$C$27,MATCH(3,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>Aufbauorganisation</x:v>
+        <x:v>Prozessdaten / IT im Unternehmen</x:v>
       </x:c>
       <x:c r="D24" s="235" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,3)=0,"",INDEX('Plan-Daten'!$D$5:$D$27,MATCH(3,'Plan-Daten'!$H$5:$H$27,0))*IF($B$6="Basis",1,IF($B$6="Mittel (+50 %)",1.5,IF($B$6="Gut (+100 %)",2,1))))</x:f>
-        <x:v>4</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E24" s="74" t="str">
         <x:f>IF(OR($C24="",$D24&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I24:$BU24,0)),$M$4))&lt;10,"0"&amp;DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I24:$BU24,0)),$M$4)),DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I24:$BU24,0)),$M$4)))&amp;"."&amp;IF(MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I24:$BU24,0)),$M$4))&lt;10,"0"&amp;MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I24:$BU24,0)),$M$4)),MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I24:$BU24,0)),$M$4)))&amp;"."&amp;YEAR(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I24:$BU24,0)),$M$4)),""))</x:f>
-        <x:v>03.08.2026</x:v>
+        <x:v>21.09.2026</x:v>
       </x:c>
       <x:c r="F24" s="74" t="str">
         <x:f>IF(OR($C24="",$D24&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MIN(LOOKUP(2,1/($I24:$BU24="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;DAY(MIN(LOOKUP(2,1/($I24:$BU24="●"),$I$12:$BU$12)+6,$M$5-1)),DAY(MIN(LOOKUP(2,1/($I24:$BU24="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;IF(MONTH(MIN(LOOKUP(2,1/($I24:$BU24="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;MONTH(MIN(LOOKUP(2,1/($I24:$BU24="●"),$I$12:$BU$12)+6,$M$5-1)),MONTH(MIN(LOOKUP(2,1/($I24:$BU24="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;YEAR(MIN(LOOKUP(2,1/($I24:$BU24="●"),$I$12:$BU$12)+6,$M$5-1)),""))</x:f>
-        <x:v>09.08.2026</x:v>
+        <x:v>27.09.2026</x:v>
       </x:c>
       <x:c r="G24" s="74" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,3)=0,"",INDEX('Plan-Daten'!$E$5:$E$27,MATCH(3,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="H24" s="286" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,3)=0,"",INDEX('Plan-Daten'!$G$5:$G$27,MATCH(3,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="I24" s="241" t="str">
         <x:f>IF(AND($C24&lt;&gt;"",$D24&gt;0,I$13&gt;0,SUM($D$22:D23)&lt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(I$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D24)&gt;0),"●","")</x:f>
       </x:c>
       <x:c r="J24" s="241" t="str">
         <x:f>IF(AND($C24&lt;&gt;"",$D24&gt;0,J$13&gt;0,SUM($D$22:D23)&lt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(J$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D24)&gt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;J$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
         <x:v>●</x:v>
       </x:c>
       <x:c r="K24" s="241" t="str">
         <x:f>IF(AND($C24&lt;&gt;"",$D24&gt;0,K$13&gt;0,SUM($D$22:D23)&lt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(K$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D24)&gt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;K$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="L24" s="241" t="str">
         <x:f>IF(AND($C24&lt;&gt;"",$D24&gt;0,L$13&gt;0,SUM($D$22:D23)&lt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(L$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D24)&gt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;L$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="M24" s="241" t="str">
         <x:f>IF(AND($C24&lt;&gt;"",$D24&gt;0,M$13&gt;0,SUM($D$22:D23)&lt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(M$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D24)&gt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;M$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
@@ -6837,63 +7358,63 @@
       </x:c>
       <x:c r="BR24" s="241" t="str">
         <x:f>IF(AND($C24&lt;&gt;"",$D24&gt;0,BR$13&gt;0,SUM($D$22:D23)&lt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BR$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D24)&gt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BR$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BS24" s="241" t="str">
         <x:f>IF(AND($C24&lt;&gt;"",$D24&gt;0,BS$13&gt;0,SUM($D$22:D23)&lt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BS$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D24)&gt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BS$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BT24" s="241" t="str">
         <x:f>IF(AND($C24&lt;&gt;"",$D24&gt;0,BT$13&gt;0,SUM($D$22:D23)&lt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BT$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D24)&gt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BT$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BU24" s="241" t="str">
         <x:f>IF(AND($C24&lt;&gt;"",$D24&gt;0,BU$13&gt;0,SUM($D$22:D23)&lt;MAX(0,SUM($I$13:BU$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BU$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D24)&gt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BU$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
     </x:row>
     <x:row r="25" ht="34" customHeight="1">
       <x:c r="A25" s="74" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,4)=0,"",4)</x:f>
         <x:v>4</x:v>
       </x:c>
       <x:c r="B25" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,4)=0,"",INDEX('Plan-Daten'!$B$5:$B$27,MATCH(4,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>BWH</x:v>
       </x:c>
       <x:c r="C25" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,4)=0,"",INDEX('Plan-Daten'!$C$5:$C$27,MATCH(4,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>Ablauforganisation</x:v>
+        <x:v>↳ Deckungsbeitragsrechnung und Break-even</x:v>
       </x:c>
       <x:c r="D25" s="235" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,4)=0,"",INDEX('Plan-Daten'!$D$5:$D$27,MATCH(4,'Plan-Daten'!$H$5:$H$27,0))*IF($B$6="Basis",1,IF($B$6="Mittel (+50 %)",1.5,IF($B$6="Gut (+100 %)",2,1))))</x:f>
-        <x:v>6</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E25" s="74" t="str">
         <x:f>IF(OR($C25="",$D25&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I25:$BU25,0)),$M$4))&lt;10,"0"&amp;DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I25:$BU25,0)),$M$4)),DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I25:$BU25,0)),$M$4)))&amp;"."&amp;IF(MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I25:$BU25,0)),$M$4))&lt;10,"0"&amp;MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I25:$BU25,0)),$M$4)),MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I25:$BU25,0)),$M$4)))&amp;"."&amp;YEAR(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I25:$BU25,0)),$M$4)),""))</x:f>
-        <x:v>03.08.2026</x:v>
+        <x:v>21.09.2026</x:v>
       </x:c>
       <x:c r="F25" s="74" t="str">
         <x:f>IF(OR($C25="",$D25&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MIN(LOOKUP(2,1/($I25:$BU25="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;DAY(MIN(LOOKUP(2,1/($I25:$BU25="●"),$I$12:$BU$12)+6,$M$5-1)),DAY(MIN(LOOKUP(2,1/($I25:$BU25="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;IF(MONTH(MIN(LOOKUP(2,1/($I25:$BU25="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;MONTH(MIN(LOOKUP(2,1/($I25:$BU25="●"),$I$12:$BU$12)+6,$M$5-1)),MONTH(MIN(LOOKUP(2,1/($I25:$BU25="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;YEAR(MIN(LOOKUP(2,1/($I25:$BU25="●"),$I$12:$BU$12)+6,$M$5-1)),""))</x:f>
-        <x:v>16.08.2026</x:v>
+        <x:v>04.10.2026</x:v>
       </x:c>
       <x:c r="G25" s="74" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,4)=0,"",INDEX('Plan-Daten'!$E$5:$E$27,MATCH(4,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="H25" s="286" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,4)=0,"",INDEX('Plan-Daten'!$G$5:$G$27,MATCH(4,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="I25" s="241" t="str">
         <x:f>IF(AND($C25&lt;&gt;"",$D25&gt;0,I$13&gt;0,SUM($D$22:D24)&lt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(I$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D25)&gt;0),"●","")</x:f>
       </x:c>
       <x:c r="J25" s="241" t="str">
         <x:f>IF(AND($C25&lt;&gt;"",$D25&gt;0,J$13&gt;0,SUM($D$22:D24)&lt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(J$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D25)&gt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;J$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
         <x:v>●</x:v>
       </x:c>
       <x:c r="K25" s="241" t="str">
         <x:f>IF(AND($C25&lt;&gt;"",$D25&gt;0,K$13&gt;0,SUM($D$22:D24)&lt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(K$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D25)&gt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;K$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
         <x:v>●</x:v>
       </x:c>
       <x:c r="L25" s="241" t="str">
         <x:f>IF(AND($C25&lt;&gt;"",$D25&gt;0,L$13&gt;0,SUM($D$22:D24)&lt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(L$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D25)&gt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;L$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="M25" s="241" t="str">
         <x:f>IF(AND($C25&lt;&gt;"",$D25&gt;0,M$13&gt;0,SUM($D$22:D24)&lt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(M$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D25)&gt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;M$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
@@ -7064,89 +7585,88 @@
         <x:f>IF(AND($C25&lt;&gt;"",$D25&gt;0,BP$13&gt;0,SUM($D$22:D24)&lt;MAX(0,SUM($I$13:BP$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BP$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D25)&gt;MAX(0,SUM($I$13:BO$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BP$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BQ25" s="241" t="str">
         <x:f>IF(AND($C25&lt;&gt;"",$D25&gt;0,BQ$13&gt;0,SUM($D$22:D24)&lt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BQ$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D25)&gt;MAX(0,SUM($I$13:BP$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BQ$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BR25" s="241" t="str">
         <x:f>IF(AND($C25&lt;&gt;"",$D25&gt;0,BR$13&gt;0,SUM($D$22:D24)&lt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BR$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D25)&gt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BR$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BS25" s="241" t="str">
         <x:f>IF(AND($C25&lt;&gt;"",$D25&gt;0,BS$13&gt;0,SUM($D$22:D24)&lt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BS$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D25)&gt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BS$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BT25" s="241" t="str">
         <x:f>IF(AND($C25&lt;&gt;"",$D25&gt;0,BT$13&gt;0,SUM($D$22:D24)&lt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BT$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D25)&gt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BT$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BU25" s="241" t="str">
         <x:f>IF(AND($C25&lt;&gt;"",$D25&gt;0,BU$13&gt;0,SUM($D$22:D24)&lt;MAX(0,SUM($I$13:BU$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BU$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D25)&gt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BU$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
     </x:row>
     <x:row r="26" ht="34" customHeight="1">
       <x:c r="A26" s="74" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,5)=0,"",5)</x:f>
         <x:v>5</x:v>
       </x:c>
       <x:c r="B26" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,5)=0,"",INDEX('Plan-Daten'!$B$5:$B$27,MATCH(5,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>MIKP</x:v>
+        <x:v>BWH</x:v>
       </x:c>
       <x:c r="C26" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,5)=0,"",INDEX('Plan-Daten'!$C$5:$C$27,MATCH(5,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>Planungstechniken</x:v>
+        <x:v>Aufbauorganisation</x:v>
       </x:c>
       <x:c r="D26" s="235" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,5)=0,"",INDEX('Plan-Daten'!$D$5:$D$27,MATCH(5,'Plan-Daten'!$H$5:$H$27,0))*IF($B$6="Basis",1,IF($B$6="Mittel (+50 %)",1.5,IF($B$6="Gut (+100 %)",2,1))))</x:f>
-        <x:v>14</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="E26" s="74" t="str">
         <x:f>IF(OR($C26="",$D26&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I26:$BU26,0)),$M$4))&lt;10,"0"&amp;DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I26:$BU26,0)),$M$4)),DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I26:$BU26,0)),$M$4)))&amp;"."&amp;IF(MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I26:$BU26,0)),$M$4))&lt;10,"0"&amp;MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I26:$BU26,0)),$M$4)),MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I26:$BU26,0)),$M$4)))&amp;"."&amp;YEAR(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I26:$BU26,0)),$M$4)),""))</x:f>
-        <x:v>10.08.2026</x:v>
+        <x:v>28.09.2026</x:v>
       </x:c>
       <x:c r="F26" s="74" t="str">
         <x:f>IF(OR($C26="",$D26&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MIN(LOOKUP(2,1/($I26:$BU26="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;DAY(MIN(LOOKUP(2,1/($I26:$BU26="●"),$I$12:$BU$12)+6,$M$5-1)),DAY(MIN(LOOKUP(2,1/($I26:$BU26="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;IF(MONTH(MIN(LOOKUP(2,1/($I26:$BU26="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;MONTH(MIN(LOOKUP(2,1/($I26:$BU26="●"),$I$12:$BU$12)+6,$M$5-1)),MONTH(MIN(LOOKUP(2,1/($I26:$BU26="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;YEAR(MIN(LOOKUP(2,1/($I26:$BU26="●"),$I$12:$BU$12)+6,$M$5-1)),""))</x:f>
-        <x:v>23.08.2026</x:v>
+        <x:v>04.10.2026</x:v>
       </x:c>
       <x:c r="G26" s="74" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,5)=0,"",INDEX('Plan-Daten'!$E$5:$E$27,MATCH(5,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="H26" s="286" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,5)=0,"",INDEX('Plan-Daten'!$G$5:$G$27,MATCH(5,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="I26" s="241" t="str">
         <x:f>IF(AND($C26&lt;&gt;"",$D26&gt;0,I$13&gt;0,SUM($D$22:D25)&lt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(I$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D26)&gt;0),"●","")</x:f>
       </x:c>
       <x:c r="J26" s="241" t="str">
         <x:f>IF(AND($C26&lt;&gt;"",$D26&gt;0,J$13&gt;0,SUM($D$22:D25)&lt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(J$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D26)&gt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;J$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="K26" s="241" t="str">
         <x:f>IF(AND($C26&lt;&gt;"",$D26&gt;0,K$13&gt;0,SUM($D$22:D25)&lt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(K$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D26)&gt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;K$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
         <x:v>●</x:v>
       </x:c>
       <x:c r="L26" s="241" t="str">
         <x:f>IF(AND($C26&lt;&gt;"",$D26&gt;0,L$13&gt;0,SUM($D$22:D25)&lt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(L$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D26)&gt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;L$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="M26" s="241" t="str">
         <x:f>IF(AND($C26&lt;&gt;"",$D26&gt;0,M$13&gt;0,SUM($D$22:D25)&lt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(M$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D26)&gt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;M$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="N26" s="241" t="str">
         <x:f>IF(AND($C26&lt;&gt;"",$D26&gt;0,N$13&gt;0,SUM($D$22:D25)&lt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(N$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D26)&gt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;N$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="O26" s="241" t="str">
         <x:f>IF(AND($C26&lt;&gt;"",$D26&gt;0,O$13&gt;0,SUM($D$22:D25)&lt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(O$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D26)&gt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;O$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="P26" s="241" t="str">
         <x:f>IF(AND($C26&lt;&gt;"",$D26&gt;0,P$13&gt;0,SUM($D$22:D25)&lt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(P$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D26)&gt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;P$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Q26" s="241" t="str">
         <x:f>IF(AND($C26&lt;&gt;"",$D26&gt;0,Q$13&gt;0,SUM($D$22:D25)&lt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Q$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D26)&gt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Q$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="R26" s="241" t="str">
         <x:f>IF(AND($C26&lt;&gt;"",$D26&gt;0,R$13&gt;0,SUM($D$22:D25)&lt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(R$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D26)&gt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;R$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="S26" s="241" t="str">
         <x:f>IF(AND($C26&lt;&gt;"",$D26&gt;0,S$13&gt;0,SUM($D$22:D25)&lt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(S$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D26)&gt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;S$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="T26" s="241" t="str">
         <x:f>IF(AND($C26&lt;&gt;"",$D26&gt;0,T$13&gt;0,SUM($D$22:D25)&lt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(T$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D26)&gt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;T$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
@@ -7299,88 +7819,87 @@
       </x:c>
       <x:c r="BR26" s="241" t="str">
         <x:f>IF(AND($C26&lt;&gt;"",$D26&gt;0,BR$13&gt;0,SUM($D$22:D25)&lt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BR$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D26)&gt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BR$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BS26" s="241" t="str">
         <x:f>IF(AND($C26&lt;&gt;"",$D26&gt;0,BS$13&gt;0,SUM($D$22:D25)&lt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BS$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D26)&gt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BS$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BT26" s="241" t="str">
         <x:f>IF(AND($C26&lt;&gt;"",$D26&gt;0,BT$13&gt;0,SUM($D$22:D25)&lt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BT$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D26)&gt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BT$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BU26" s="241" t="str">
         <x:f>IF(AND($C26&lt;&gt;"",$D26&gt;0,BU$13&gt;0,SUM($D$22:D25)&lt;MAX(0,SUM($I$13:BU$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BU$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D26)&gt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BU$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
     </x:row>
     <x:row r="27" ht="34" customHeight="1">
       <x:c r="A27" s="74" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,6)=0,"",6)</x:f>
         <x:v>6</x:v>
       </x:c>
       <x:c r="B27" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,6)=0,"",INDEX('Plan-Daten'!$B$5:$B$27,MATCH(6,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>BWH</x:v>
       </x:c>
       <x:c r="C27" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,6)=0,"",INDEX('Plan-Daten'!$C$5:$C$27,MATCH(6,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>Materialwirtschaft</x:v>
+        <x:v>Ablauforganisation und Changemanagement</x:v>
       </x:c>
       <x:c r="D27" s="235" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,6)=0,"",INDEX('Plan-Daten'!$D$5:$D$27,MATCH(6,'Plan-Daten'!$H$5:$H$27,0))*IF($B$6="Basis",1,IF($B$6="Mittel (+50 %)",1.5,IF($B$6="Gut (+100 %)",2,1))))</x:f>
-        <x:v>12</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E27" s="74" t="str">
         <x:f>IF(OR($C27="",$D27&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I27:$BU27,0)),$M$4))&lt;10,"0"&amp;DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I27:$BU27,0)),$M$4)),DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I27:$BU27,0)),$M$4)))&amp;"."&amp;IF(MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I27:$BU27,0)),$M$4))&lt;10,"0"&amp;MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I27:$BU27,0)),$M$4)),MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I27:$BU27,0)),$M$4)))&amp;"."&amp;YEAR(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I27:$BU27,0)),$M$4)),""))</x:f>
-        <x:v>17.08.2026</x:v>
+        <x:v>28.09.2026</x:v>
       </x:c>
       <x:c r="F27" s="74" t="str">
         <x:f>IF(OR($C27="",$D27&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MIN(LOOKUP(2,1/($I27:$BU27="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;DAY(MIN(LOOKUP(2,1/($I27:$BU27="●"),$I$12:$BU$12)+6,$M$5-1)),DAY(MIN(LOOKUP(2,1/($I27:$BU27="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;IF(MONTH(MIN(LOOKUP(2,1/($I27:$BU27="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;MONTH(MIN(LOOKUP(2,1/($I27:$BU27="●"),$I$12:$BU$12)+6,$M$5-1)),MONTH(MIN(LOOKUP(2,1/($I27:$BU27="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;YEAR(MIN(LOOKUP(2,1/($I27:$BU27="●"),$I$12:$BU$12)+6,$M$5-1)),""))</x:f>
-        <x:v>30.08.2026</x:v>
+        <x:v>04.10.2026</x:v>
       </x:c>
       <x:c r="G27" s="74" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,6)=0,"",INDEX('Plan-Daten'!$E$5:$E$27,MATCH(6,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="H27" s="286" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,6)=0,"",INDEX('Plan-Daten'!$G$5:$G$27,MATCH(6,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="I27" s="241" t="str">
         <x:f>IF(AND($C27&lt;&gt;"",$D27&gt;0,I$13&gt;0,SUM($D$22:D26)&lt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(I$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D27)&gt;0),"●","")</x:f>
       </x:c>
       <x:c r="J27" s="241" t="str">
         <x:f>IF(AND($C27&lt;&gt;"",$D27&gt;0,J$13&gt;0,SUM($D$22:D26)&lt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(J$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D27)&gt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;J$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="K27" s="241" t="str">
         <x:f>IF(AND($C27&lt;&gt;"",$D27&gt;0,K$13&gt;0,SUM($D$22:D26)&lt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(K$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D27)&gt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;K$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
+        <x:v>●</x:v>
       </x:c>
       <x:c r="L27" s="241" t="str">
         <x:f>IF(AND($C27&lt;&gt;"",$D27&gt;0,L$13&gt;0,SUM($D$22:D26)&lt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(L$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D27)&gt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;L$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="M27" s="241" t="str">
         <x:f>IF(AND($C27&lt;&gt;"",$D27&gt;0,M$13&gt;0,SUM($D$22:D26)&lt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(M$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D27)&gt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;M$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="N27" s="241" t="str">
         <x:f>IF(AND($C27&lt;&gt;"",$D27&gt;0,N$13&gt;0,SUM($D$22:D26)&lt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(N$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D27)&gt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;N$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="O27" s="241" t="str">
         <x:f>IF(AND($C27&lt;&gt;"",$D27&gt;0,O$13&gt;0,SUM($D$22:D26)&lt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(O$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D27)&gt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;O$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="P27" s="241" t="str">
         <x:f>IF(AND($C27&lt;&gt;"",$D27&gt;0,P$13&gt;0,SUM($D$22:D26)&lt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(P$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D27)&gt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;P$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Q27" s="241" t="str">
         <x:f>IF(AND($C27&lt;&gt;"",$D27&gt;0,Q$13&gt;0,SUM($D$22:D26)&lt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Q$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D27)&gt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Q$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="R27" s="241" t="str">
         <x:f>IF(AND($C27&lt;&gt;"",$D27&gt;0,R$13&gt;0,SUM($D$22:D26)&lt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(R$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D27)&gt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;R$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="S27" s="241" t="str">
         <x:f>IF(AND($C27&lt;&gt;"",$D27&gt;0,S$13&gt;0,SUM($D$22:D26)&lt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(S$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D27)&gt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;S$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="T27" s="241" t="str">
         <x:f>IF(AND($C27&lt;&gt;"",$D27&gt;0,T$13&gt;0,SUM($D$22:D26)&lt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(T$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D27)&gt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;T$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="U27" s="241" t="str">
         <x:f>IF(AND($C27&lt;&gt;"",$D27&gt;0,U$13&gt;0,SUM($D$22:D26)&lt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(U$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D27)&gt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;U$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
@@ -7526,91 +8045,92 @@
         <x:f>IF(AND($C27&lt;&gt;"",$D27&gt;0,BP$13&gt;0,SUM($D$22:D26)&lt;MAX(0,SUM($I$13:BP$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BP$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D27)&gt;MAX(0,SUM($I$13:BO$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BP$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BQ27" s="241" t="str">
         <x:f>IF(AND($C27&lt;&gt;"",$D27&gt;0,BQ$13&gt;0,SUM($D$22:D26)&lt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BQ$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D27)&gt;MAX(0,SUM($I$13:BP$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BQ$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BR27" s="241" t="str">
         <x:f>IF(AND($C27&lt;&gt;"",$D27&gt;0,BR$13&gt;0,SUM($D$22:D26)&lt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BR$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D27)&gt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BR$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BS27" s="241" t="str">
         <x:f>IF(AND($C27&lt;&gt;"",$D27&gt;0,BS$13&gt;0,SUM($D$22:D26)&lt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BS$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D27)&gt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BS$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BT27" s="241" t="str">
         <x:f>IF(AND($C27&lt;&gt;"",$D27&gt;0,BT$13&gt;0,SUM($D$22:D26)&lt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BT$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D27)&gt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BT$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BU27" s="241" t="str">
         <x:f>IF(AND($C27&lt;&gt;"",$D27&gt;0,BU$13&gt;0,SUM($D$22:D26)&lt;MAX(0,SUM($I$13:BU$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BU$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D27)&gt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BU$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
     </x:row>
     <x:row r="28" ht="34" customHeight="1">
       <x:c r="A28" s="74" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,7)=0,"",7)</x:f>
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,7)=0,"",INDEX('Plan-Daten'!$B$5:$B$27,MATCH(7,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>BWH</x:v>
+        <x:v>MIKP</x:v>
       </x:c>
       <x:c r="C28" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,7)=0,"",INDEX('Plan-Daten'!$C$5:$C$27,MATCH(7,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>Produktionsfaktor Arbeit</x:v>
+        <x:v>Planungstechniken</x:v>
       </x:c>
       <x:c r="D28" s="235" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,7)=0,"",INDEX('Plan-Daten'!$D$5:$D$27,MATCH(7,'Plan-Daten'!$H$5:$H$27,0))*IF($B$6="Basis",1,IF($B$6="Mittel (+50 %)",1.5,IF($B$6="Gut (+100 %)",2,1))))</x:f>
-        <x:v>8</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E28" s="74" t="str">
         <x:f>IF(OR($C28="",$D28&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I28:$BU28,0)),$M$4))&lt;10,"0"&amp;DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I28:$BU28,0)),$M$4)),DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I28:$BU28,0)),$M$4)))&amp;"."&amp;IF(MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I28:$BU28,0)),$M$4))&lt;10,"0"&amp;MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I28:$BU28,0)),$M$4)),MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I28:$BU28,0)),$M$4)))&amp;"."&amp;YEAR(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I28:$BU28,0)),$M$4)),""))</x:f>
-        <x:v>24.08.2026</x:v>
+        <x:v>28.09.2026</x:v>
       </x:c>
       <x:c r="F28" s="74" t="str">
         <x:f>IF(OR($C28="",$D28&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MIN(LOOKUP(2,1/($I28:$BU28="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;DAY(MIN(LOOKUP(2,1/($I28:$BU28="●"),$I$12:$BU$12)+6,$M$5-1)),DAY(MIN(LOOKUP(2,1/($I28:$BU28="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;IF(MONTH(MIN(LOOKUP(2,1/($I28:$BU28="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;MONTH(MIN(LOOKUP(2,1/($I28:$BU28="●"),$I$12:$BU$12)+6,$M$5-1)),MONTH(MIN(LOOKUP(2,1/($I28:$BU28="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;YEAR(MIN(LOOKUP(2,1/($I28:$BU28="●"),$I$12:$BU$12)+6,$M$5-1)),""))</x:f>
-        <x:v>30.08.2026</x:v>
+        <x:v>11.10.2026</x:v>
       </x:c>
       <x:c r="G28" s="74" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,7)=0,"",INDEX('Plan-Daten'!$E$5:$E$27,MATCH(7,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="H28" s="286" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,7)=0,"",INDEX('Plan-Daten'!$G$5:$G$27,MATCH(7,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="I28" s="241" t="str">
         <x:f>IF(AND($C28&lt;&gt;"",$D28&gt;0,I$13&gt;0,SUM($D$22:D27)&lt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(I$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D28)&gt;0),"●","")</x:f>
       </x:c>
       <x:c r="J28" s="241" t="str">
         <x:f>IF(AND($C28&lt;&gt;"",$D28&gt;0,J$13&gt;0,SUM($D$22:D27)&lt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(J$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D28)&gt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;J$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="K28" s="241" t="str">
         <x:f>IF(AND($C28&lt;&gt;"",$D28&gt;0,K$13&gt;0,SUM($D$22:D27)&lt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(K$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D28)&gt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;K$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
+        <x:v>●</x:v>
       </x:c>
       <x:c r="L28" s="241" t="str">
         <x:f>IF(AND($C28&lt;&gt;"",$D28&gt;0,L$13&gt;0,SUM($D$22:D27)&lt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(L$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D28)&gt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;L$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
+        <x:v>●</x:v>
       </x:c>
       <x:c r="M28" s="241" t="str">
         <x:f>IF(AND($C28&lt;&gt;"",$D28&gt;0,M$13&gt;0,SUM($D$22:D27)&lt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(M$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D28)&gt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;M$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="N28" s="241" t="str">
         <x:f>IF(AND($C28&lt;&gt;"",$D28&gt;0,N$13&gt;0,SUM($D$22:D27)&lt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(N$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D28)&gt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;N$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="O28" s="241" t="str">
         <x:f>IF(AND($C28&lt;&gt;"",$D28&gt;0,O$13&gt;0,SUM($D$22:D27)&lt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(O$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D28)&gt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;O$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="P28" s="241" t="str">
         <x:f>IF(AND($C28&lt;&gt;"",$D28&gt;0,P$13&gt;0,SUM($D$22:D27)&lt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(P$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D28)&gt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;P$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Q28" s="241" t="str">
         <x:f>IF(AND($C28&lt;&gt;"",$D28&gt;0,Q$13&gt;0,SUM($D$22:D27)&lt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Q$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D28)&gt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Q$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="R28" s="241" t="str">
         <x:f>IF(AND($C28&lt;&gt;"",$D28&gt;0,R$13&gt;0,SUM($D$22:D27)&lt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(R$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D28)&gt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;R$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="S28" s="241" t="str">
         <x:f>IF(AND($C28&lt;&gt;"",$D28&gt;0,S$13&gt;0,SUM($D$22:D27)&lt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(S$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D28)&gt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;S$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="T28" s="241" t="str">
         <x:f>IF(AND($C28&lt;&gt;"",$D28&gt;0,T$13&gt;0,SUM($D$22:D27)&lt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(T$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D28)&gt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;T$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="U28" s="241" t="str">
         <x:f>IF(AND($C28&lt;&gt;"",$D28&gt;0,U$13&gt;0,SUM($D$22:D27)&lt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(U$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D28)&gt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;U$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
@@ -7756,95 +8276,94 @@
         <x:f>IF(AND($C28&lt;&gt;"",$D28&gt;0,BP$13&gt;0,SUM($D$22:D27)&lt;MAX(0,SUM($I$13:BP$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BP$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D28)&gt;MAX(0,SUM($I$13:BO$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BP$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BQ28" s="241" t="str">
         <x:f>IF(AND($C28&lt;&gt;"",$D28&gt;0,BQ$13&gt;0,SUM($D$22:D27)&lt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BQ$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D28)&gt;MAX(0,SUM($I$13:BP$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BQ$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BR28" s="241" t="str">
         <x:f>IF(AND($C28&lt;&gt;"",$D28&gt;0,BR$13&gt;0,SUM($D$22:D27)&lt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BR$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D28)&gt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BR$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BS28" s="241" t="str">
         <x:f>IF(AND($C28&lt;&gt;"",$D28&gt;0,BS$13&gt;0,SUM($D$22:D27)&lt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BS$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D28)&gt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BS$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BT28" s="241" t="str">
         <x:f>IF(AND($C28&lt;&gt;"",$D28&gt;0,BT$13&gt;0,SUM($D$22:D27)&lt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BT$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D28)&gt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BT$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BU28" s="241" t="str">
         <x:f>IF(AND($C28&lt;&gt;"",$D28&gt;0,BU$13&gt;0,SUM($D$22:D27)&lt;MAX(0,SUM($I$13:BU$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BU$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D28)&gt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BU$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
     </x:row>
     <x:row r="29" ht="34" customHeight="1">
       <x:c r="A29" s="74" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,8)=0,"",8)</x:f>
         <x:v>8</x:v>
       </x:c>
       <x:c r="B29" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,8)=0,"",INDEX('Plan-Daten'!$B$5:$B$27,MATCH(8,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>MIKP</x:v>
+        <x:v>BWH</x:v>
       </x:c>
       <x:c r="C29" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,8)=0,"",INDEX('Plan-Daten'!$C$5:$C$27,MATCH(8,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>Präsentationstechniken</x:v>
+        <x:v>Materialwirtschaft</x:v>
       </x:c>
       <x:c r="D29" s="235" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,8)=0,"",INDEX('Plan-Daten'!$D$5:$D$27,MATCH(8,'Plan-Daten'!$H$5:$H$27,0))*IF($B$6="Basis",1,IF($B$6="Mittel (+50 %)",1.5,IF($B$6="Gut (+100 %)",2,1))))</x:f>
-        <x:v>8</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E29" s="74" t="str">
         <x:f>IF(OR($C29="",$D29&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I29:$BU29,0)),$M$4))&lt;10,"0"&amp;DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I29:$BU29,0)),$M$4)),DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I29:$BU29,0)),$M$4)))&amp;"."&amp;IF(MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I29:$BU29,0)),$M$4))&lt;10,"0"&amp;MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I29:$BU29,0)),$M$4)),MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I29:$BU29,0)),$M$4)))&amp;"."&amp;YEAR(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I29:$BU29,0)),$M$4)),""))</x:f>
-        <x:v>24.08.2026</x:v>
+        <x:v>05.10.2026</x:v>
       </x:c>
       <x:c r="F29" s="74" t="str">
         <x:f>IF(OR($C29="",$D29&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MIN(LOOKUP(2,1/($I29:$BU29="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;DAY(MIN(LOOKUP(2,1/($I29:$BU29="●"),$I$12:$BU$12)+6,$M$5-1)),DAY(MIN(LOOKUP(2,1/($I29:$BU29="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;IF(MONTH(MIN(LOOKUP(2,1/($I29:$BU29="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;MONTH(MIN(LOOKUP(2,1/($I29:$BU29="●"),$I$12:$BU$12)+6,$M$5-1)),MONTH(MIN(LOOKUP(2,1/($I29:$BU29="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;YEAR(MIN(LOOKUP(2,1/($I29:$BU29="●"),$I$12:$BU$12)+6,$M$5-1)),""))</x:f>
-        <x:v>06.09.2026</x:v>
+        <x:v>11.10.2026</x:v>
       </x:c>
       <x:c r="G29" s="74" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,8)=0,"",INDEX('Plan-Daten'!$E$5:$E$27,MATCH(8,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="H29" s="286" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,8)=0,"",INDEX('Plan-Daten'!$G$5:$G$27,MATCH(8,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="I29" s="241" t="str">
         <x:f>IF(AND($C29&lt;&gt;"",$D29&gt;0,I$13&gt;0,SUM($D$22:D28)&lt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(I$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D29)&gt;0),"●","")</x:f>
       </x:c>
       <x:c r="J29" s="241" t="str">
         <x:f>IF(AND($C29&lt;&gt;"",$D29&gt;0,J$13&gt;0,SUM($D$22:D28)&lt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(J$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D29)&gt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;J$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="K29" s="241" t="str">
         <x:f>IF(AND($C29&lt;&gt;"",$D29&gt;0,K$13&gt;0,SUM($D$22:D28)&lt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(K$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D29)&gt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;K$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="L29" s="241" t="str">
         <x:f>IF(AND($C29&lt;&gt;"",$D29&gt;0,L$13&gt;0,SUM($D$22:D28)&lt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(L$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D29)&gt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;L$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
+        <x:v>●</x:v>
       </x:c>
       <x:c r="M29" s="241" t="str">
         <x:f>IF(AND($C29&lt;&gt;"",$D29&gt;0,M$13&gt;0,SUM($D$22:D28)&lt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(M$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D29)&gt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;M$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="N29" s="241" t="str">
         <x:f>IF(AND($C29&lt;&gt;"",$D29&gt;0,N$13&gt;0,SUM($D$22:D28)&lt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(N$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D29)&gt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;N$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="O29" s="241" t="str">
         <x:f>IF(AND($C29&lt;&gt;"",$D29&gt;0,O$13&gt;0,SUM($D$22:D28)&lt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(O$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D29)&gt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;O$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="P29" s="241" t="str">
         <x:f>IF(AND($C29&lt;&gt;"",$D29&gt;0,P$13&gt;0,SUM($D$22:D28)&lt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(P$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D29)&gt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;P$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Q29" s="241" t="str">
         <x:f>IF(AND($C29&lt;&gt;"",$D29&gt;0,Q$13&gt;0,SUM($D$22:D28)&lt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Q$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D29)&gt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Q$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="R29" s="241" t="str">
         <x:f>IF(AND($C29&lt;&gt;"",$D29&gt;0,R$13&gt;0,SUM($D$22:D28)&lt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(R$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D29)&gt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;R$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="S29" s="241" t="str">
         <x:f>IF(AND($C29&lt;&gt;"",$D29&gt;0,S$13&gt;0,SUM($D$22:D28)&lt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(S$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D29)&gt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;S$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="T29" s="241" t="str">
         <x:f>IF(AND($C29&lt;&gt;"",$D29&gt;0,T$13&gt;0,SUM($D$22:D28)&lt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(T$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D29)&gt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;T$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="U29" s="241" t="str">
         <x:f>IF(AND($C29&lt;&gt;"",$D29&gt;0,U$13&gt;0,SUM($D$22:D28)&lt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(U$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D29)&gt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;U$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="V29" s="241" t="str">
         <x:f>IF(AND($C29&lt;&gt;"",$D29&gt;0,V$13&gt;0,SUM($D$22:D28)&lt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(V$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D29)&gt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;V$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
@@ -7991,90 +8510,90 @@
       </x:c>
       <x:c r="BR29" s="241" t="str">
         <x:f>IF(AND($C29&lt;&gt;"",$D29&gt;0,BR$13&gt;0,SUM($D$22:D28)&lt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BR$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D29)&gt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BR$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BS29" s="241" t="str">
         <x:f>IF(AND($C29&lt;&gt;"",$D29&gt;0,BS$13&gt;0,SUM($D$22:D28)&lt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BS$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D29)&gt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BS$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BT29" s="241" t="str">
         <x:f>IF(AND($C29&lt;&gt;"",$D29&gt;0,BT$13&gt;0,SUM($D$22:D28)&lt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BT$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D29)&gt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BT$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BU29" s="241" t="str">
         <x:f>IF(AND($C29&lt;&gt;"",$D29&gt;0,BU$13&gt;0,SUM($D$22:D28)&lt;MAX(0,SUM($I$13:BU$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BU$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D29)&gt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BU$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
     </x:row>
     <x:row r="30" ht="34" customHeight="1">
       <x:c r="A30" s="74" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,9)=0,"",9)</x:f>
         <x:v>9</x:v>
       </x:c>
       <x:c r="B30" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,9)=0,"",INDEX('Plan-Daten'!$B$5:$B$27,MATCH(9,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>BWH</x:v>
       </x:c>
       <x:c r="C30" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,9)=0,"",INDEX('Plan-Daten'!$C$5:$C$27,MATCH(9,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>Differenzierte Zuschlagskalkulation</x:v>
+        <x:v>Produktionsfaktor Arbeit / Arbeitsentgelt</x:v>
       </x:c>
       <x:c r="D30" s="235" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,9)=0,"",INDEX('Plan-Daten'!$D$5:$D$27,MATCH(9,'Plan-Daten'!$H$5:$H$27,0))*IF($B$6="Basis",1,IF($B$6="Mittel (+50 %)",1.5,IF($B$6="Gut (+100 %)",2,1))))</x:f>
-        <x:v>8</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E30" s="74" t="str">
         <x:f>IF(OR($C30="",$D30&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I30:$BU30,0)),$M$4))&lt;10,"0"&amp;DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I30:$BU30,0)),$M$4)),DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I30:$BU30,0)),$M$4)))&amp;"."&amp;IF(MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I30:$BU30,0)),$M$4))&lt;10,"0"&amp;MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I30:$BU30,0)),$M$4)),MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I30:$BU30,0)),$M$4)))&amp;"."&amp;YEAR(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I30:$BU30,0)),$M$4)),""))</x:f>
-        <x:v>31.08.2026</x:v>
+        <x:v>05.10.2026</x:v>
       </x:c>
       <x:c r="F30" s="74" t="str">
         <x:f>IF(OR($C30="",$D30&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MIN(LOOKUP(2,1/($I30:$BU30="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;DAY(MIN(LOOKUP(2,1/($I30:$BU30="●"),$I$12:$BU$12)+6,$M$5-1)),DAY(MIN(LOOKUP(2,1/($I30:$BU30="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;IF(MONTH(MIN(LOOKUP(2,1/($I30:$BU30="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;MONTH(MIN(LOOKUP(2,1/($I30:$BU30="●"),$I$12:$BU$12)+6,$M$5-1)),MONTH(MIN(LOOKUP(2,1/($I30:$BU30="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;YEAR(MIN(LOOKUP(2,1/($I30:$BU30="●"),$I$12:$BU$12)+6,$M$5-1)),""))</x:f>
-        <x:v>06.09.2026</x:v>
+        <x:v>11.10.2026</x:v>
       </x:c>
       <x:c r="G30" s="74" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,9)=0,"",INDEX('Plan-Daten'!$E$5:$E$27,MATCH(9,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="H30" s="286" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,9)=0,"",INDEX('Plan-Daten'!$G$5:$G$27,MATCH(9,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="I30" s="241" t="str">
         <x:f>IF(AND($C30&lt;&gt;"",$D30&gt;0,I$13&gt;0,SUM($D$22:D29)&lt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(I$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D30)&gt;0),"●","")</x:f>
       </x:c>
       <x:c r="J30" s="241" t="str">
         <x:f>IF(AND($C30&lt;&gt;"",$D30&gt;0,J$13&gt;0,SUM($D$22:D29)&lt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(J$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D30)&gt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;J$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="K30" s="241" t="str">
         <x:f>IF(AND($C30&lt;&gt;"",$D30&gt;0,K$13&gt;0,SUM($D$22:D29)&lt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(K$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D30)&gt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;K$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="L30" s="241" t="str">
         <x:f>IF(AND($C30&lt;&gt;"",$D30&gt;0,L$13&gt;0,SUM($D$22:D29)&lt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(L$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D30)&gt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;L$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
+        <x:v>●</x:v>
       </x:c>
       <x:c r="M30" s="241" t="str">
         <x:f>IF(AND($C30&lt;&gt;"",$D30&gt;0,M$13&gt;0,SUM($D$22:D29)&lt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(M$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D30)&gt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;M$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="N30" s="241" t="str">
         <x:f>IF(AND($C30&lt;&gt;"",$D30&gt;0,N$13&gt;0,SUM($D$22:D29)&lt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(N$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D30)&gt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;N$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="O30" s="241" t="str">
         <x:f>IF(AND($C30&lt;&gt;"",$D30&gt;0,O$13&gt;0,SUM($D$22:D29)&lt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(O$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D30)&gt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;O$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="P30" s="241" t="str">
         <x:f>IF(AND($C30&lt;&gt;"",$D30&gt;0,P$13&gt;0,SUM($D$22:D29)&lt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(P$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D30)&gt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;P$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Q30" s="241" t="str">
         <x:f>IF(AND($C30&lt;&gt;"",$D30&gt;0,Q$13&gt;0,SUM($D$22:D29)&lt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Q$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D30)&gt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Q$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="R30" s="241" t="str">
         <x:f>IF(AND($C30&lt;&gt;"",$D30&gt;0,R$13&gt;0,SUM($D$22:D29)&lt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(R$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D30)&gt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;R$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="S30" s="241" t="str">
         <x:f>IF(AND($C30&lt;&gt;"",$D30&gt;0,S$13&gt;0,SUM($D$22:D29)&lt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(S$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D30)&gt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;S$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="T30" s="241" t="str">
         <x:f>IF(AND($C30&lt;&gt;"",$D30&gt;0,T$13&gt;0,SUM($D$22:D29)&lt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(T$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D30)&gt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;T$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="U30" s="241" t="str">
         <x:f>IF(AND($C30&lt;&gt;"",$D30&gt;0,U$13&gt;0,SUM($D$22:D29)&lt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(U$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D30)&gt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;U$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="V30" s="241" t="str">
         <x:f>IF(AND($C30&lt;&gt;"",$D30&gt;0,V$13&gt;0,SUM($D$22:D29)&lt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(V$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D30)&gt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;V$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
@@ -8217,102 +8736,100 @@
         <x:f>IF(AND($C30&lt;&gt;"",$D30&gt;0,BP$13&gt;0,SUM($D$22:D29)&lt;MAX(0,SUM($I$13:BP$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BP$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D30)&gt;MAX(0,SUM($I$13:BO$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BP$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BQ30" s="241" t="str">
         <x:f>IF(AND($C30&lt;&gt;"",$D30&gt;0,BQ$13&gt;0,SUM($D$22:D29)&lt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BQ$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D30)&gt;MAX(0,SUM($I$13:BP$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BQ$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BR30" s="241" t="str">
         <x:f>IF(AND($C30&lt;&gt;"",$D30&gt;0,BR$13&gt;0,SUM($D$22:D29)&lt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BR$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D30)&gt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BR$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BS30" s="241" t="str">
         <x:f>IF(AND($C30&lt;&gt;"",$D30&gt;0,BS$13&gt;0,SUM($D$22:D29)&lt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BS$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D30)&gt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BS$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BT30" s="241" t="str">
         <x:f>IF(AND($C30&lt;&gt;"",$D30&gt;0,BT$13&gt;0,SUM($D$22:D29)&lt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BT$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D30)&gt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BT$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BU30" s="241" t="str">
         <x:f>IF(AND($C30&lt;&gt;"",$D30&gt;0,BU$13&gt;0,SUM($D$22:D29)&lt;MAX(0,SUM($I$13:BU$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BU$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D30)&gt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BU$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
     </x:row>
     <x:row r="31" ht="34" customHeight="1">
       <x:c r="A31" s="74" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,10)=0,"",10)</x:f>
         <x:v>10</x:v>
       </x:c>
       <x:c r="B31" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,10)=0,"",INDEX('Plan-Daten'!$B$5:$B$27,MATCH(10,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>BWH</x:v>
+        <x:v>MIKP</x:v>
       </x:c>
       <x:c r="C31" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,10)=0,"",INDEX('Plan-Daten'!$C$5:$C$27,MATCH(10,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>Deckungsbeitragsrechnung und Break-even</x:v>
+        <x:v>Projektmanagement</x:v>
       </x:c>
       <x:c r="D31" s="235" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,10)=0,"",INDEX('Plan-Daten'!$D$5:$D$27,MATCH(10,'Plan-Daten'!$H$5:$H$27,0))*IF($B$6="Basis",1,IF($B$6="Mittel (+50 %)",1.5,IF($B$6="Gut (+100 %)",2,1))))</x:f>
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E31" s="74" t="str">
         <x:f>IF(OR($C31="",$D31&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I31:$BU31,0)),$M$4))&lt;10,"0"&amp;DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I31:$BU31,0)),$M$4)),DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I31:$BU31,0)),$M$4)))&amp;"."&amp;IF(MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I31:$BU31,0)),$M$4))&lt;10,"0"&amp;MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I31:$BU31,0)),$M$4)),MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I31:$BU31,0)),$M$4)))&amp;"."&amp;YEAR(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I31:$BU31,0)),$M$4)),""))</x:f>
-        <x:v>31.08.2026</x:v>
+        <x:v>12.10.2026</x:v>
       </x:c>
       <x:c r="F31" s="74" t="str">
         <x:f>IF(OR($C31="",$D31&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MIN(LOOKUP(2,1/($I31:$BU31="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;DAY(MIN(LOOKUP(2,1/($I31:$BU31="●"),$I$12:$BU$12)+6,$M$5-1)),DAY(MIN(LOOKUP(2,1/($I31:$BU31="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;IF(MONTH(MIN(LOOKUP(2,1/($I31:$BU31="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;MONTH(MIN(LOOKUP(2,1/($I31:$BU31="●"),$I$12:$BU$12)+6,$M$5-1)),MONTH(MIN(LOOKUP(2,1/($I31:$BU31="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;YEAR(MIN(LOOKUP(2,1/($I31:$BU31="●"),$I$12:$BU$12)+6,$M$5-1)),""))</x:f>
-        <x:v>20.09.2026</x:v>
+        <x:v>18.10.2026</x:v>
       </x:c>
       <x:c r="G31" s="74" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,10)=0,"",INDEX('Plan-Daten'!$E$5:$E$27,MATCH(10,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="H31" s="286" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,10)=0,"",INDEX('Plan-Daten'!$G$5:$G$27,MATCH(10,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="I31" s="241" t="str">
         <x:f>IF(AND($C31&lt;&gt;"",$D31&gt;0,I$13&gt;0,SUM($D$22:D30)&lt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(I$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D31)&gt;0),"●","")</x:f>
       </x:c>
       <x:c r="J31" s="241" t="str">
         <x:f>IF(AND($C31&lt;&gt;"",$D31&gt;0,J$13&gt;0,SUM($D$22:D30)&lt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(J$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D31)&gt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;J$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="K31" s="241" t="str">
         <x:f>IF(AND($C31&lt;&gt;"",$D31&gt;0,K$13&gt;0,SUM($D$22:D30)&lt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(K$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D31)&gt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;K$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="L31" s="241" t="str">
         <x:f>IF(AND($C31&lt;&gt;"",$D31&gt;0,L$13&gt;0,SUM($D$22:D30)&lt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(L$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D31)&gt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;L$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="M31" s="241" t="str">
         <x:f>IF(AND($C31&lt;&gt;"",$D31&gt;0,M$13&gt;0,SUM($D$22:D30)&lt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(M$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D31)&gt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;M$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
+        <x:v>●</x:v>
       </x:c>
       <x:c r="N31" s="241" t="str">
         <x:f>IF(AND($C31&lt;&gt;"",$D31&gt;0,N$13&gt;0,SUM($D$22:D30)&lt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(N$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D31)&gt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;N$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="O31" s="241" t="str">
         <x:f>IF(AND($C31&lt;&gt;"",$D31&gt;0,O$13&gt;0,SUM($D$22:D30)&lt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(O$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D31)&gt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;O$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="P31" s="241" t="str">
         <x:f>IF(AND($C31&lt;&gt;"",$D31&gt;0,P$13&gt;0,SUM($D$22:D30)&lt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(P$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D31)&gt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;P$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="Q31" s="241" t="str">
         <x:f>IF(AND($C31&lt;&gt;"",$D31&gt;0,Q$13&gt;0,SUM($D$22:D30)&lt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Q$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D31)&gt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Q$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="R31" s="241" t="str">
         <x:f>IF(AND($C31&lt;&gt;"",$D31&gt;0,R$13&gt;0,SUM($D$22:D30)&lt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(R$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D31)&gt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;R$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="S31" s="241" t="str">
         <x:f>IF(AND($C31&lt;&gt;"",$D31&gt;0,S$13&gt;0,SUM($D$22:D30)&lt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(S$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D31)&gt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;S$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="T31" s="241" t="str">
         <x:f>IF(AND($C31&lt;&gt;"",$D31&gt;0,T$13&gt;0,SUM($D$22:D30)&lt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(T$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D31)&gt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;T$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="U31" s="241" t="str">
         <x:f>IF(AND($C31&lt;&gt;"",$D31&gt;0,U$13&gt;0,SUM($D$22:D30)&lt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(U$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D31)&gt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;U$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="V31" s="241" t="str">
         <x:f>IF(AND($C31&lt;&gt;"",$D31&gt;0,V$13&gt;0,SUM($D$22:D30)&lt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(V$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D31)&gt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;V$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="W31" s="241" t="str">
         <x:f>IF(AND($C31&lt;&gt;"",$D31&gt;0,W$13&gt;0,SUM($D$22:D30)&lt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(W$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D31)&gt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;W$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="X31" s="241" t="str">
         <x:f>IF(AND($C31&lt;&gt;"",$D31&gt;0,X$13&gt;0,SUM($D$22:D30)&lt;MAX(0,SUM($I$13:X$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(X$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D31)&gt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;X$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
@@ -8449,104 +8966,103 @@
         <x:f>IF(AND($C31&lt;&gt;"",$D31&gt;0,BP$13&gt;0,SUM($D$22:D30)&lt;MAX(0,SUM($I$13:BP$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BP$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D31)&gt;MAX(0,SUM($I$13:BO$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BP$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BQ31" s="241" t="str">
         <x:f>IF(AND($C31&lt;&gt;"",$D31&gt;0,BQ$13&gt;0,SUM($D$22:D30)&lt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BQ$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D31)&gt;MAX(0,SUM($I$13:BP$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BQ$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BR31" s="241" t="str">
         <x:f>IF(AND($C31&lt;&gt;"",$D31&gt;0,BR$13&gt;0,SUM($D$22:D30)&lt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BR$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D31)&gt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BR$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BS31" s="241" t="str">
         <x:f>IF(AND($C31&lt;&gt;"",$D31&gt;0,BS$13&gt;0,SUM($D$22:D30)&lt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BS$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D31)&gt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BS$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BT31" s="241" t="str">
         <x:f>IF(AND($C31&lt;&gt;"",$D31&gt;0,BT$13&gt;0,SUM($D$22:D30)&lt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BT$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D31)&gt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BT$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BU31" s="241" t="str">
         <x:f>IF(AND($C31&lt;&gt;"",$D31&gt;0,BU$13&gt;0,SUM($D$22:D30)&lt;MAX(0,SUM($I$13:BU$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BU$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D31)&gt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BU$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
     </x:row>
     <x:row r="32" ht="34" customHeight="1">
       <x:c r="A32" s="74" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,11)=0,"",11)</x:f>
         <x:v>11</x:v>
       </x:c>
       <x:c r="B32" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,11)=0,"",INDEX('Plan-Daten'!$B$5:$B$27,MATCH(11,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>MIKP</x:v>
+        <x:v>BWH</x:v>
       </x:c>
       <x:c r="C32" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,11)=0,"",INDEX('Plan-Daten'!$C$5:$C$27,MATCH(11,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>Technische Unterlagen</x:v>
+        <x:v>↳ Betriebsabrechnungsbogen</x:v>
       </x:c>
       <x:c r="D32" s="235" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,11)=0,"",INDEX('Plan-Daten'!$D$5:$D$27,MATCH(11,'Plan-Daten'!$H$5:$H$27,0))*IF($B$6="Basis",1,IF($B$6="Mittel (+50 %)",1.5,IF($B$6="Gut (+100 %)",2,1))))</x:f>
-        <x:v>14</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="E32" s="74" t="str">
         <x:f>IF(OR($C32="",$D32&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I32:$BU32,0)),$M$4))&lt;10,"0"&amp;DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I32:$BU32,0)),$M$4)),DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I32:$BU32,0)),$M$4)))&amp;"."&amp;IF(MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I32:$BU32,0)),$M$4))&lt;10,"0"&amp;MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I32:$BU32,0)),$M$4)),MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I32:$BU32,0)),$M$4)))&amp;"."&amp;YEAR(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I32:$BU32,0)),$M$4)),""))</x:f>
-        <x:v>14.09.2026</x:v>
+        <x:v>12.10.2026</x:v>
       </x:c>
       <x:c r="F32" s="74" t="str">
         <x:f>IF(OR($C32="",$D32&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MIN(LOOKUP(2,1/($I32:$BU32="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;DAY(MIN(LOOKUP(2,1/($I32:$BU32="●"),$I$12:$BU$12)+6,$M$5-1)),DAY(MIN(LOOKUP(2,1/($I32:$BU32="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;IF(MONTH(MIN(LOOKUP(2,1/($I32:$BU32="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;MONTH(MIN(LOOKUP(2,1/($I32:$BU32="●"),$I$12:$BU$12)+6,$M$5-1)),MONTH(MIN(LOOKUP(2,1/($I32:$BU32="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;YEAR(MIN(LOOKUP(2,1/($I32:$BU32="●"),$I$12:$BU$12)+6,$M$5-1)),""))</x:f>
-        <x:v>27.09.2026</x:v>
+        <x:v>18.10.2026</x:v>
       </x:c>
       <x:c r="G32" s="74" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,11)=0,"",INDEX('Plan-Daten'!$E$5:$E$27,MATCH(11,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>Wichtig</x:v>
+        <x:v>Mittel</x:v>
       </x:c>
       <x:c r="H32" s="286" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,11)=0,"",INDEX('Plan-Daten'!$G$5:$G$27,MATCH(11,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="I32" s="241" t="str">
         <x:f>IF(AND($C32&lt;&gt;"",$D32&gt;0,I$13&gt;0,SUM($D$22:D31)&lt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(I$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D32)&gt;0),"●","")</x:f>
       </x:c>
       <x:c r="J32" s="241" t="str">
         <x:f>IF(AND($C32&lt;&gt;"",$D32&gt;0,J$13&gt;0,SUM($D$22:D31)&lt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(J$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D32)&gt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;J$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="K32" s="241" t="str">
         <x:f>IF(AND($C32&lt;&gt;"",$D32&gt;0,K$13&gt;0,SUM($D$22:D31)&lt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(K$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D32)&gt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;K$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="L32" s="241" t="str">
         <x:f>IF(AND($C32&lt;&gt;"",$D32&gt;0,L$13&gt;0,SUM($D$22:D31)&lt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(L$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D32)&gt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;L$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="M32" s="241" t="str">
         <x:f>IF(AND($C32&lt;&gt;"",$D32&gt;0,M$13&gt;0,SUM($D$22:D31)&lt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(M$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D32)&gt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;M$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
+        <x:v>●</x:v>
       </x:c>
       <x:c r="N32" s="241" t="str">
         <x:f>IF(AND($C32&lt;&gt;"",$D32&gt;0,N$13&gt;0,SUM($D$22:D31)&lt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(N$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D32)&gt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;N$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="O32" s="241" t="str">
         <x:f>IF(AND($C32&lt;&gt;"",$D32&gt;0,O$13&gt;0,SUM($D$22:D31)&lt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(O$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D32)&gt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;O$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="P32" s="241" t="str">
         <x:f>IF(AND($C32&lt;&gt;"",$D32&gt;0,P$13&gt;0,SUM($D$22:D31)&lt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(P$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D32)&gt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;P$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="Q32" s="241" t="str">
         <x:f>IF(AND($C32&lt;&gt;"",$D32&gt;0,Q$13&gt;0,SUM($D$22:D31)&lt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Q$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D32)&gt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Q$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="R32" s="241" t="str">
         <x:f>IF(AND($C32&lt;&gt;"",$D32&gt;0,R$13&gt;0,SUM($D$22:D31)&lt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(R$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D32)&gt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;R$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="S32" s="241" t="str">
         <x:f>IF(AND($C32&lt;&gt;"",$D32&gt;0,S$13&gt;0,SUM($D$22:D31)&lt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(S$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D32)&gt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;S$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="T32" s="241" t="str">
         <x:f>IF(AND($C32&lt;&gt;"",$D32&gt;0,T$13&gt;0,SUM($D$22:D31)&lt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(T$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D32)&gt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;T$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="U32" s="241" t="str">
         <x:f>IF(AND($C32&lt;&gt;"",$D32&gt;0,U$13&gt;0,SUM($D$22:D31)&lt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(U$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D32)&gt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;U$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="V32" s="241" t="str">
         <x:f>IF(AND($C32&lt;&gt;"",$D32&gt;0,V$13&gt;0,SUM($D$22:D31)&lt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(V$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D32)&gt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;V$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="W32" s="241" t="str">
         <x:f>IF(AND($C32&lt;&gt;"",$D32&gt;0,W$13&gt;0,SUM($D$22:D31)&lt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(W$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D32)&gt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;W$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="X32" s="241" t="str">
         <x:f>IF(AND($C32&lt;&gt;"",$D32&gt;0,X$13&gt;0,SUM($D$22:D31)&lt;MAX(0,SUM($I$13:X$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(X$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D32)&gt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;X$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Y32" s="241" t="str">
         <x:f>IF(AND($C32&lt;&gt;"",$D32&gt;0,Y$13&gt;0,SUM($D$22:D31)&lt;MAX(0,SUM($I$13:Y$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Y$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D32)&gt;MAX(0,SUM($I$13:X$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Y$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
@@ -8680,107 +9196,107 @@
         <x:f>IF(AND($C32&lt;&gt;"",$D32&gt;0,BP$13&gt;0,SUM($D$22:D31)&lt;MAX(0,SUM($I$13:BP$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BP$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D32)&gt;MAX(0,SUM($I$13:BO$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BP$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BQ32" s="241" t="str">
         <x:f>IF(AND($C32&lt;&gt;"",$D32&gt;0,BQ$13&gt;0,SUM($D$22:D31)&lt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BQ$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D32)&gt;MAX(0,SUM($I$13:BP$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BQ$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BR32" s="241" t="str">
         <x:f>IF(AND($C32&lt;&gt;"",$D32&gt;0,BR$13&gt;0,SUM($D$22:D31)&lt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BR$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D32)&gt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BR$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BS32" s="241" t="str">
         <x:f>IF(AND($C32&lt;&gt;"",$D32&gt;0,BS$13&gt;0,SUM($D$22:D31)&lt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BS$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D32)&gt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BS$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BT32" s="241" t="str">
         <x:f>IF(AND($C32&lt;&gt;"",$D32&gt;0,BT$13&gt;0,SUM($D$22:D31)&lt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BT$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D32)&gt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BT$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BU32" s="241" t="str">
         <x:f>IF(AND($C32&lt;&gt;"",$D32&gt;0,BU$13&gt;0,SUM($D$22:D31)&lt;MAX(0,SUM($I$13:BU$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BU$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D32)&gt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BU$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
     </x:row>
     <x:row r="33" ht="34" customHeight="1">
       <x:c r="A33" s="74" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,12)=0,"",12)</x:f>
         <x:v>12</x:v>
       </x:c>
       <x:c r="B33" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,12)=0,"",INDEX('Plan-Daten'!$B$5:$B$27,MATCH(12,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>MIKP</x:v>
+        <x:v>BWH</x:v>
       </x:c>
       <x:c r="C33" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,12)=0,"",INDEX('Plan-Daten'!$C$5:$C$27,MATCH(12,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>Projektmanagement</x:v>
+        <x:v>↳ Differenzierte Zuschlagskalkulation</x:v>
       </x:c>
       <x:c r="D33" s="235" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,12)=0,"",INDEX('Plan-Daten'!$D$5:$D$27,MATCH(12,'Plan-Daten'!$H$5:$H$27,0))*IF($B$6="Basis",1,IF($B$6="Mittel (+50 %)",1.5,IF($B$6="Gut (+100 %)",2,1))))</x:f>
         <x:v>10</x:v>
       </x:c>
       <x:c r="E33" s="74" t="str">
         <x:f>IF(OR($C33="",$D33&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I33:$BU33,0)),$M$4))&lt;10,"0"&amp;DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I33:$BU33,0)),$M$4)),DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I33:$BU33,0)),$M$4)))&amp;"."&amp;IF(MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I33:$BU33,0)),$M$4))&lt;10,"0"&amp;MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I33:$BU33,0)),$M$4)),MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I33:$BU33,0)),$M$4)))&amp;"."&amp;YEAR(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I33:$BU33,0)),$M$4)),""))</x:f>
-        <x:v>21.09.2026</x:v>
+        <x:v>12.10.2026</x:v>
       </x:c>
       <x:c r="F33" s="74" t="str">
         <x:f>IF(OR($C33="",$D33&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MIN(LOOKUP(2,1/($I33:$BU33="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;DAY(MIN(LOOKUP(2,1/($I33:$BU33="●"),$I$12:$BU$12)+6,$M$5-1)),DAY(MIN(LOOKUP(2,1/($I33:$BU33="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;IF(MONTH(MIN(LOOKUP(2,1/($I33:$BU33="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;MONTH(MIN(LOOKUP(2,1/($I33:$BU33="●"),$I$12:$BU$12)+6,$M$5-1)),MONTH(MIN(LOOKUP(2,1/($I33:$BU33="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;YEAR(MIN(LOOKUP(2,1/($I33:$BU33="●"),$I$12:$BU$12)+6,$M$5-1)),""))</x:f>
-        <x:v>04.10.2026</x:v>
+        <x:v>25.10.2026</x:v>
       </x:c>
       <x:c r="G33" s="74" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,12)=0,"",INDEX('Plan-Daten'!$E$5:$E$27,MATCH(12,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="H33" s="286" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,12)=0,"",INDEX('Plan-Daten'!$G$5:$G$27,MATCH(12,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="I33" s="241" t="str">
         <x:f>IF(AND($C33&lt;&gt;"",$D33&gt;0,I$13&gt;0,SUM($D$22:D32)&lt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(I$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D33)&gt;0),"●","")</x:f>
       </x:c>
       <x:c r="J33" s="241" t="str">
         <x:f>IF(AND($C33&lt;&gt;"",$D33&gt;0,J$13&gt;0,SUM($D$22:D32)&lt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(J$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D33)&gt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;J$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="K33" s="241" t="str">
         <x:f>IF(AND($C33&lt;&gt;"",$D33&gt;0,K$13&gt;0,SUM($D$22:D32)&lt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(K$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D33)&gt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;K$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="L33" s="241" t="str">
         <x:f>IF(AND($C33&lt;&gt;"",$D33&gt;0,L$13&gt;0,SUM($D$22:D32)&lt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(L$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D33)&gt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;L$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="M33" s="241" t="str">
         <x:f>IF(AND($C33&lt;&gt;"",$D33&gt;0,M$13&gt;0,SUM($D$22:D32)&lt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(M$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D33)&gt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;M$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
+        <x:v>●</x:v>
       </x:c>
       <x:c r="N33" s="241" t="str">
         <x:f>IF(AND($C33&lt;&gt;"",$D33&gt;0,N$13&gt;0,SUM($D$22:D32)&lt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(N$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D33)&gt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;N$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
+        <x:v>●</x:v>
       </x:c>
       <x:c r="O33" s="241" t="str">
         <x:f>IF(AND($C33&lt;&gt;"",$D33&gt;0,O$13&gt;0,SUM($D$22:D32)&lt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(O$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D33)&gt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;O$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="P33" s="241" t="str">
         <x:f>IF(AND($C33&lt;&gt;"",$D33&gt;0,P$13&gt;0,SUM($D$22:D32)&lt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(P$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D33)&gt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;P$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Q33" s="241" t="str">
         <x:f>IF(AND($C33&lt;&gt;"",$D33&gt;0,Q$13&gt;0,SUM($D$22:D32)&lt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Q$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D33)&gt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Q$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="R33" s="241" t="str">
         <x:f>IF(AND($C33&lt;&gt;"",$D33&gt;0,R$13&gt;0,SUM($D$22:D32)&lt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(R$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D33)&gt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;R$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="S33" s="241" t="str">
         <x:f>IF(AND($C33&lt;&gt;"",$D33&gt;0,S$13&gt;0,SUM($D$22:D32)&lt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(S$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D33)&gt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;S$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="T33" s="241" t="str">
         <x:f>IF(AND($C33&lt;&gt;"",$D33&gt;0,T$13&gt;0,SUM($D$22:D32)&lt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(T$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D33)&gt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;T$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="U33" s="241" t="str">
         <x:f>IF(AND($C33&lt;&gt;"",$D33&gt;0,U$13&gt;0,SUM($D$22:D32)&lt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(U$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D33)&gt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;U$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="V33" s="241" t="str">
         <x:f>IF(AND($C33&lt;&gt;"",$D33&gt;0,V$13&gt;0,SUM($D$22:D32)&lt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(V$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D33)&gt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;V$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="W33" s="241" t="str">
         <x:f>IF(AND($C33&lt;&gt;"",$D33&gt;0,W$13&gt;0,SUM($D$22:D32)&lt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(W$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D33)&gt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;W$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="X33" s="241" t="str">
         <x:f>IF(AND($C33&lt;&gt;"",$D33&gt;0,X$13&gt;0,SUM($D$22:D32)&lt;MAX(0,SUM($I$13:X$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(X$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D33)&gt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;X$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Y33" s="241" t="str">
         <x:f>IF(AND($C33&lt;&gt;"",$D33&gt;0,Y$13&gt;0,SUM($D$22:D32)&lt;MAX(0,SUM($I$13:Y$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Y$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D33)&gt;MAX(0,SUM($I$13:X$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Y$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Z33" s="241" t="str">
         <x:f>IF(AND($C33&lt;&gt;"",$D33&gt;0,Z$13&gt;0,SUM($D$22:D32)&lt;MAX(0,SUM($I$13:Z$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Z$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D33)&gt;MAX(0,SUM($I$13:Y$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Z$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
@@ -8911,106 +9427,106 @@
         <x:f>IF(AND($C33&lt;&gt;"",$D33&gt;0,BP$13&gt;0,SUM($D$22:D32)&lt;MAX(0,SUM($I$13:BP$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BP$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D33)&gt;MAX(0,SUM($I$13:BO$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BP$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BQ33" s="241" t="str">
         <x:f>IF(AND($C33&lt;&gt;"",$D33&gt;0,BQ$13&gt;0,SUM($D$22:D32)&lt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BQ$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D33)&gt;MAX(0,SUM($I$13:BP$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BQ$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BR33" s="241" t="str">
         <x:f>IF(AND($C33&lt;&gt;"",$D33&gt;0,BR$13&gt;0,SUM($D$22:D32)&lt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BR$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D33)&gt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BR$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BS33" s="241" t="str">
         <x:f>IF(AND($C33&lt;&gt;"",$D33&gt;0,BS$13&gt;0,SUM($D$22:D32)&lt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BS$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D33)&gt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BS$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BT33" s="241" t="str">
         <x:f>IF(AND($C33&lt;&gt;"",$D33&gt;0,BT$13&gt;0,SUM($D$22:D32)&lt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BT$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D33)&gt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BT$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BU33" s="241" t="str">
         <x:f>IF(AND($C33&lt;&gt;"",$D33&gt;0,BU$13&gt;0,SUM($D$22:D32)&lt;MAX(0,SUM($I$13:BU$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BU$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D33)&gt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BU$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
     </x:row>
     <x:row r="34" ht="34" customHeight="1">
       <x:c r="A34" s="74" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,13)=0,"",13)</x:f>
         <x:v>13</x:v>
       </x:c>
       <x:c r="B34" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,13)=0,"",INDEX('Plan-Daten'!$B$5:$B$27,MATCH(13,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>MIKP</x:v>
+        <x:v>BWH</x:v>
       </x:c>
       <x:c r="C34" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,13)=0,"",INDEX('Plan-Daten'!$C$5:$C$27,MATCH(13,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>Informations- und Kommunikationsformen</x:v>
+        <x:v>↳ Maschinenstundensatz</x:v>
       </x:c>
       <x:c r="D34" s="235" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,13)=0,"",INDEX('Plan-Daten'!$D$5:$D$27,MATCH(13,'Plan-Daten'!$H$5:$H$27,0))*IF($B$6="Basis",1,IF($B$6="Mittel (+50 %)",1.5,IF($B$6="Gut (+100 %)",2,1))))</x:f>
         <x:v>6</x:v>
       </x:c>
       <x:c r="E34" s="74" t="str">
         <x:f>IF(OR($C34="",$D34&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I34:$BU34,0)),$M$4))&lt;10,"0"&amp;DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I34:$BU34,0)),$M$4)),DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I34:$BU34,0)),$M$4)))&amp;"."&amp;IF(MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I34:$BU34,0)),$M$4))&lt;10,"0"&amp;MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I34:$BU34,0)),$M$4)),MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I34:$BU34,0)),$M$4)))&amp;"."&amp;YEAR(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I34:$BU34,0)),$M$4)),""))</x:f>
-        <x:v>28.09.2026</x:v>
+        <x:v>19.10.2026</x:v>
       </x:c>
       <x:c r="F34" s="74" t="str">
         <x:f>IF(OR($C34="",$D34&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MIN(LOOKUP(2,1/($I34:$BU34="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;DAY(MIN(LOOKUP(2,1/($I34:$BU34="●"),$I$12:$BU$12)+6,$M$5-1)),DAY(MIN(LOOKUP(2,1/($I34:$BU34="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;IF(MONTH(MIN(LOOKUP(2,1/($I34:$BU34="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;MONTH(MIN(LOOKUP(2,1/($I34:$BU34="●"),$I$12:$BU$12)+6,$M$5-1)),MONTH(MIN(LOOKUP(2,1/($I34:$BU34="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;YEAR(MIN(LOOKUP(2,1/($I34:$BU34="●"),$I$12:$BU$12)+6,$M$5-1)),""))</x:f>
-        <x:v>04.10.2026</x:v>
+        <x:v>25.10.2026</x:v>
       </x:c>
       <x:c r="G34" s="74" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,13)=0,"",INDEX('Plan-Daten'!$E$5:$E$27,MATCH(13,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="H34" s="286" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,13)=0,"",INDEX('Plan-Daten'!$G$5:$G$27,MATCH(13,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="I34" s="241" t="str">
         <x:f>IF(AND($C34&lt;&gt;"",$D34&gt;0,I$13&gt;0,SUM($D$22:D33)&lt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(I$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D34)&gt;0),"●","")</x:f>
       </x:c>
       <x:c r="J34" s="241" t="str">
         <x:f>IF(AND($C34&lt;&gt;"",$D34&gt;0,J$13&gt;0,SUM($D$22:D33)&lt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(J$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D34)&gt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;J$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="K34" s="241" t="str">
         <x:f>IF(AND($C34&lt;&gt;"",$D34&gt;0,K$13&gt;0,SUM($D$22:D33)&lt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(K$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D34)&gt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;K$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="L34" s="241" t="str">
         <x:f>IF(AND($C34&lt;&gt;"",$D34&gt;0,L$13&gt;0,SUM($D$22:D33)&lt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(L$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D34)&gt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;L$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="M34" s="241" t="str">
         <x:f>IF(AND($C34&lt;&gt;"",$D34&gt;0,M$13&gt;0,SUM($D$22:D33)&lt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(M$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D34)&gt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;M$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="N34" s="241" t="str">
         <x:f>IF(AND($C34&lt;&gt;"",$D34&gt;0,N$13&gt;0,SUM($D$22:D33)&lt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(N$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D34)&gt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;N$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
+        <x:v>●</x:v>
       </x:c>
       <x:c r="O34" s="241" t="str">
         <x:f>IF(AND($C34&lt;&gt;"",$D34&gt;0,O$13&gt;0,SUM($D$22:D33)&lt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(O$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D34)&gt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;O$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="P34" s="241" t="str">
         <x:f>IF(AND($C34&lt;&gt;"",$D34&gt;0,P$13&gt;0,SUM($D$22:D33)&lt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(P$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D34)&gt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;P$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Q34" s="241" t="str">
         <x:f>IF(AND($C34&lt;&gt;"",$D34&gt;0,Q$13&gt;0,SUM($D$22:D33)&lt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Q$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D34)&gt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Q$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="R34" s="241" t="str">
         <x:f>IF(AND($C34&lt;&gt;"",$D34&gt;0,R$13&gt;0,SUM($D$22:D33)&lt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(R$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D34)&gt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;R$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="S34" s="241" t="str">
         <x:f>IF(AND($C34&lt;&gt;"",$D34&gt;0,S$13&gt;0,SUM($D$22:D33)&lt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(S$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D34)&gt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;S$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="T34" s="241" t="str">
         <x:f>IF(AND($C34&lt;&gt;"",$D34&gt;0,T$13&gt;0,SUM($D$22:D33)&lt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(T$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D34)&gt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;T$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="U34" s="241" t="str">
         <x:f>IF(AND($C34&lt;&gt;"",$D34&gt;0,U$13&gt;0,SUM($D$22:D33)&lt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(U$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D34)&gt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;U$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="V34" s="241" t="str">
         <x:f>IF(AND($C34&lt;&gt;"",$D34&gt;0,V$13&gt;0,SUM($D$22:D33)&lt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(V$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D34)&gt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;V$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="W34" s="241" t="str">
         <x:f>IF(AND($C34&lt;&gt;"",$D34&gt;0,W$13&gt;0,SUM($D$22:D33)&lt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(W$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D34)&gt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;W$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="X34" s="241" t="str">
         <x:f>IF(AND($C34&lt;&gt;"",$D34&gt;0,X$13&gt;0,SUM($D$22:D33)&lt;MAX(0,SUM($I$13:X$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(X$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D34)&gt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;X$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Y34" s="241" t="str">
         <x:f>IF(AND($C34&lt;&gt;"",$D34&gt;0,Y$13&gt;0,SUM($D$22:D33)&lt;MAX(0,SUM($I$13:Y$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Y$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D34)&gt;MAX(0,SUM($I$13:X$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Y$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Z34" s="241" t="str">
         <x:f>IF(AND($C34&lt;&gt;"",$D34&gt;0,Z$13&gt;0,SUM($D$22:D33)&lt;MAX(0,SUM($I$13:Z$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Z$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D34)&gt;MAX(0,SUM($I$13:Y$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Z$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
@@ -9141,114 +9657,112 @@
         <x:f>IF(AND($C34&lt;&gt;"",$D34&gt;0,BP$13&gt;0,SUM($D$22:D33)&lt;MAX(0,SUM($I$13:BP$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BP$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D34)&gt;MAX(0,SUM($I$13:BO$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BP$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BQ34" s="241" t="str">
         <x:f>IF(AND($C34&lt;&gt;"",$D34&gt;0,BQ$13&gt;0,SUM($D$22:D33)&lt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BQ$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D34)&gt;MAX(0,SUM($I$13:BP$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BQ$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BR34" s="241" t="str">
         <x:f>IF(AND($C34&lt;&gt;"",$D34&gt;0,BR$13&gt;0,SUM($D$22:D33)&lt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BR$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D34)&gt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BR$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BS34" s="241" t="str">
         <x:f>IF(AND($C34&lt;&gt;"",$D34&gt;0,BS$13&gt;0,SUM($D$22:D33)&lt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BS$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D34)&gt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BS$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BT34" s="241" t="str">
         <x:f>IF(AND($C34&lt;&gt;"",$D34&gt;0,BT$13&gt;0,SUM($D$22:D33)&lt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BT$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D34)&gt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BT$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BU34" s="241" t="str">
         <x:f>IF(AND($C34&lt;&gt;"",$D34&gt;0,BU$13&gt;0,SUM($D$22:D33)&lt;MAX(0,SUM($I$13:BU$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BU$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D34)&gt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BU$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
     </x:row>
     <x:row r="35" ht="34" customHeight="1">
       <x:c r="A35" s="74" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,14)=0,"",14)</x:f>
         <x:v>14</x:v>
       </x:c>
       <x:c r="B35" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,14)=0,"",INDEX('Plan-Daten'!$B$5:$B$27,MATCH(14,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>BWH</x:v>
+        <x:v>MIKP</x:v>
       </x:c>
       <x:c r="C35" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,14)=0,"",INDEX('Plan-Daten'!$C$5:$C$27,MATCH(14,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>Zeit- und Kapazitätswirtschaft</x:v>
+        <x:v>Information und Kommunikation – Falltraining</x:v>
       </x:c>
       <x:c r="D35" s="235" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,14)=0,"",INDEX('Plan-Daten'!$D$5:$D$27,MATCH(14,'Plan-Daten'!$H$5:$H$27,0))*IF($B$6="Basis",1,IF($B$6="Mittel (+50 %)",1.5,IF($B$6="Gut (+100 %)",2,1))))</x:f>
         <x:v>10</x:v>
       </x:c>
       <x:c r="E35" s="74" t="str">
         <x:f>IF(OR($C35="",$D35&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I35:$BU35,0)),$M$4))&lt;10,"0"&amp;DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I35:$BU35,0)),$M$4)),DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I35:$BU35,0)),$M$4)))&amp;"."&amp;IF(MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I35:$BU35,0)),$M$4))&lt;10,"0"&amp;MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I35:$BU35,0)),$M$4)),MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I35:$BU35,0)),$M$4)))&amp;"."&amp;YEAR(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I35:$BU35,0)),$M$4)),""))</x:f>
-        <x:v>28.09.2026</x:v>
+        <x:v>19.10.2026</x:v>
       </x:c>
       <x:c r="F35" s="74" t="str">
         <x:f>IF(OR($C35="",$D35&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MIN(LOOKUP(2,1/($I35:$BU35="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;DAY(MIN(LOOKUP(2,1/($I35:$BU35="●"),$I$12:$BU$12)+6,$M$5-1)),DAY(MIN(LOOKUP(2,1/($I35:$BU35="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;IF(MONTH(MIN(LOOKUP(2,1/($I35:$BU35="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;MONTH(MIN(LOOKUP(2,1/($I35:$BU35="●"),$I$12:$BU$12)+6,$M$5-1)),MONTH(MIN(LOOKUP(2,1/($I35:$BU35="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;YEAR(MIN(LOOKUP(2,1/($I35:$BU35="●"),$I$12:$BU$12)+6,$M$5-1)),""))</x:f>
-        <x:v>18.10.2026</x:v>
+        <x:v>25.10.2026</x:v>
       </x:c>
       <x:c r="G35" s="74" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,14)=0,"",INDEX('Plan-Daten'!$E$5:$E$27,MATCH(14,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>Mittel</x:v>
+        <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="H35" s="286" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,14)=0,"",INDEX('Plan-Daten'!$G$5:$G$27,MATCH(14,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="I35" s="241" t="str">
         <x:f>IF(AND($C35&lt;&gt;"",$D35&gt;0,I$13&gt;0,SUM($D$22:D34)&lt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(I$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D35)&gt;0),"●","")</x:f>
       </x:c>
       <x:c r="J35" s="241" t="str">
         <x:f>IF(AND($C35&lt;&gt;"",$D35&gt;0,J$13&gt;0,SUM($D$22:D34)&lt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(J$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D35)&gt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;J$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="K35" s="241" t="str">
         <x:f>IF(AND($C35&lt;&gt;"",$D35&gt;0,K$13&gt;0,SUM($D$22:D34)&lt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(K$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D35)&gt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;K$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="L35" s="241" t="str">
         <x:f>IF(AND($C35&lt;&gt;"",$D35&gt;0,L$13&gt;0,SUM($D$22:D34)&lt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(L$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D35)&gt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;L$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="M35" s="241" t="str">
         <x:f>IF(AND($C35&lt;&gt;"",$D35&gt;0,M$13&gt;0,SUM($D$22:D34)&lt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(M$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D35)&gt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;M$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="N35" s="241" t="str">
         <x:f>IF(AND($C35&lt;&gt;"",$D35&gt;0,N$13&gt;0,SUM($D$22:D34)&lt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(N$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D35)&gt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;N$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
+        <x:v>●</x:v>
       </x:c>
       <x:c r="O35" s="241" t="str">
         <x:f>IF(AND($C35&lt;&gt;"",$D35&gt;0,O$13&gt;0,SUM($D$22:D34)&lt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(O$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D35)&gt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;O$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="P35" s="241" t="str">
         <x:f>IF(AND($C35&lt;&gt;"",$D35&gt;0,P$13&gt;0,SUM($D$22:D34)&lt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(P$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D35)&gt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;P$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Q35" s="241" t="str">
         <x:f>IF(AND($C35&lt;&gt;"",$D35&gt;0,Q$13&gt;0,SUM($D$22:D34)&lt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Q$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D35)&gt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Q$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="R35" s="241" t="str">
         <x:f>IF(AND($C35&lt;&gt;"",$D35&gt;0,R$13&gt;0,SUM($D$22:D34)&lt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(R$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D35)&gt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;R$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="S35" s="241" t="str">
         <x:f>IF(AND($C35&lt;&gt;"",$D35&gt;0,S$13&gt;0,SUM($D$22:D34)&lt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(S$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D35)&gt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;S$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="T35" s="241" t="str">
         <x:f>IF(AND($C35&lt;&gt;"",$D35&gt;0,T$13&gt;0,SUM($D$22:D34)&lt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(T$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D35)&gt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;T$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="U35" s="241" t="str">
         <x:f>IF(AND($C35&lt;&gt;"",$D35&gt;0,U$13&gt;0,SUM($D$22:D34)&lt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(U$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D35)&gt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;U$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="V35" s="241" t="str">
         <x:f>IF(AND($C35&lt;&gt;"",$D35&gt;0,V$13&gt;0,SUM($D$22:D34)&lt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(V$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D35)&gt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;V$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="W35" s="241" t="str">
         <x:f>IF(AND($C35&lt;&gt;"",$D35&gt;0,W$13&gt;0,SUM($D$22:D34)&lt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(W$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D35)&gt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;W$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="X35" s="241" t="str">
         <x:f>IF(AND($C35&lt;&gt;"",$D35&gt;0,X$13&gt;0,SUM($D$22:D34)&lt;MAX(0,SUM($I$13:X$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(X$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D35)&gt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;X$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Y35" s="241" t="str">
         <x:f>IF(AND($C35&lt;&gt;"",$D35&gt;0,Y$13&gt;0,SUM($D$22:D34)&lt;MAX(0,SUM($I$13:Y$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Y$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D35)&gt;MAX(0,SUM($I$13:X$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Y$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Z35" s="241" t="str">
         <x:f>IF(AND($C35&lt;&gt;"",$D35&gt;0,Z$13&gt;0,SUM($D$22:D34)&lt;MAX(0,SUM($I$13:Z$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Z$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D35)&gt;MAX(0,SUM($I$13:Y$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Z$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AA35" s="241" t="str">
         <x:f>IF(AND($C35&lt;&gt;"",$D35&gt;0,AA$13&gt;0,SUM($D$22:D34)&lt;MAX(0,SUM($I$13:AA$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AA$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D35)&gt;MAX(0,SUM($I$13:Z$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AA$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AB35" s="241" t="str">
         <x:f>IF(AND($C35&lt;&gt;"",$D35&gt;0,AB$13&gt;0,SUM($D$22:D34)&lt;MAX(0,SUM($I$13:AB$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AB$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D35)&gt;MAX(0,SUM($I$13:AA$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AB$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
@@ -9377,108 +9891,109 @@
       </x:c>
       <x:c r="BR35" s="241" t="str">
         <x:f>IF(AND($C35&lt;&gt;"",$D35&gt;0,BR$13&gt;0,SUM($D$22:D34)&lt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BR$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D35)&gt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BR$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BS35" s="241" t="str">
         <x:f>IF(AND($C35&lt;&gt;"",$D35&gt;0,BS$13&gt;0,SUM($D$22:D34)&lt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BS$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D35)&gt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BS$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BT35" s="241" t="str">
         <x:f>IF(AND($C35&lt;&gt;"",$D35&gt;0,BT$13&gt;0,SUM($D$22:D34)&lt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BT$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D35)&gt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BT$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BU35" s="241" t="str">
         <x:f>IF(AND($C35&lt;&gt;"",$D35&gt;0,BU$13&gt;0,SUM($D$22:D34)&lt;MAX(0,SUM($I$13:BU$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BU$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D35)&gt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BU$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
     </x:row>
     <x:row r="36" ht="34" customHeight="1">
       <x:c r="A36" s="74" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,15)=0,"",15)</x:f>
         <x:v>15</x:v>
       </x:c>
       <x:c r="B36" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,15)=0,"",INDEX('Plan-Daten'!$B$5:$B$27,MATCH(15,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>BWH</x:v>
       </x:c>
       <x:c r="C36" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,15)=0,"",INDEX('Plan-Daten'!$C$5:$C$27,MATCH(15,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>Internes Rechnungswesen – Überblick/Grundlagen</x:v>
+        <x:v>Zeit- und Kapazitätswirtschaft</x:v>
       </x:c>
       <x:c r="D36" s="235" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,15)=0,"",INDEX('Plan-Daten'!$D$5:$D$27,MATCH(15,'Plan-Daten'!$H$5:$H$27,0))*IF($B$6="Basis",1,IF($B$6="Mittel (+50 %)",1.5,IF($B$6="Gut (+100 %)",2,1))))</x:f>
-        <x:v>2</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E36" s="74" t="str">
         <x:f>IF(OR($C36="",$D36&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I36:$BU36,0)),$M$4))&lt;10,"0"&amp;DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I36:$BU36,0)),$M$4)),DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I36:$BU36,0)),$M$4)))&amp;"."&amp;IF(MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I36:$BU36,0)),$M$4))&lt;10,"0"&amp;MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I36:$BU36,0)),$M$4)),MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I36:$BU36,0)),$M$4)))&amp;"."&amp;YEAR(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I36:$BU36,0)),$M$4)),""))</x:f>
-        <x:v>12.10.2026</x:v>
+        <x:v>19.10.2026</x:v>
       </x:c>
       <x:c r="F36" s="74" t="str">
         <x:f>IF(OR($C36="",$D36&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MIN(LOOKUP(2,1/($I36:$BU36="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;DAY(MIN(LOOKUP(2,1/($I36:$BU36="●"),$I$12:$BU$12)+6,$M$5-1)),DAY(MIN(LOOKUP(2,1/($I36:$BU36="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;IF(MONTH(MIN(LOOKUP(2,1/($I36:$BU36="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;MONTH(MIN(LOOKUP(2,1/($I36:$BU36="●"),$I$12:$BU$12)+6,$M$5-1)),MONTH(MIN(LOOKUP(2,1/($I36:$BU36="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;YEAR(MIN(LOOKUP(2,1/($I36:$BU36="●"),$I$12:$BU$12)+6,$M$5-1)),""))</x:f>
-        <x:v>18.10.2026</x:v>
+        <x:v>01.11.2026</x:v>
       </x:c>
       <x:c r="G36" s="74" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,15)=0,"",INDEX('Plan-Daten'!$E$5:$E$27,MATCH(15,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>Mittel</x:v>
       </x:c>
       <x:c r="H36" s="286" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,15)=0,"",INDEX('Plan-Daten'!$G$5:$G$27,MATCH(15,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="I36" s="241" t="str">
         <x:f>IF(AND($C36&lt;&gt;"",$D36&gt;0,I$13&gt;0,SUM($D$22:D35)&lt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(I$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D36)&gt;0),"●","")</x:f>
       </x:c>
       <x:c r="J36" s="241" t="str">
         <x:f>IF(AND($C36&lt;&gt;"",$D36&gt;0,J$13&gt;0,SUM($D$22:D35)&lt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(J$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D36)&gt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;J$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="K36" s="241" t="str">
         <x:f>IF(AND($C36&lt;&gt;"",$D36&gt;0,K$13&gt;0,SUM($D$22:D35)&lt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(K$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D36)&gt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;K$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="L36" s="241" t="str">
         <x:f>IF(AND($C36&lt;&gt;"",$D36&gt;0,L$13&gt;0,SUM($D$22:D35)&lt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(L$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D36)&gt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;L$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="M36" s="241" t="str">
         <x:f>IF(AND($C36&lt;&gt;"",$D36&gt;0,M$13&gt;0,SUM($D$22:D35)&lt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(M$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D36)&gt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;M$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="N36" s="241" t="str">
         <x:f>IF(AND($C36&lt;&gt;"",$D36&gt;0,N$13&gt;0,SUM($D$22:D35)&lt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(N$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D36)&gt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;N$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
+        <x:v>●</x:v>
       </x:c>
       <x:c r="O36" s="241" t="str">
         <x:f>IF(AND($C36&lt;&gt;"",$D36&gt;0,O$13&gt;0,SUM($D$22:D35)&lt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(O$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D36)&gt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;O$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
+        <x:v>●</x:v>
       </x:c>
       <x:c r="P36" s="241" t="str">
         <x:f>IF(AND($C36&lt;&gt;"",$D36&gt;0,P$13&gt;0,SUM($D$22:D35)&lt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(P$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D36)&gt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;P$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Q36" s="241" t="str">
         <x:f>IF(AND($C36&lt;&gt;"",$D36&gt;0,Q$13&gt;0,SUM($D$22:D35)&lt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Q$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D36)&gt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Q$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="R36" s="241" t="str">
         <x:f>IF(AND($C36&lt;&gt;"",$D36&gt;0,R$13&gt;0,SUM($D$22:D35)&lt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(R$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D36)&gt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;R$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="S36" s="241" t="str">
         <x:f>IF(AND($C36&lt;&gt;"",$D36&gt;0,S$13&gt;0,SUM($D$22:D35)&lt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(S$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D36)&gt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;S$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="T36" s="241" t="str">
         <x:f>IF(AND($C36&lt;&gt;"",$D36&gt;0,T$13&gt;0,SUM($D$22:D35)&lt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(T$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D36)&gt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;T$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="U36" s="241" t="str">
         <x:f>IF(AND($C36&lt;&gt;"",$D36&gt;0,U$13&gt;0,SUM($D$22:D35)&lt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(U$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D36)&gt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;U$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="V36" s="241" t="str">
         <x:f>IF(AND($C36&lt;&gt;"",$D36&gt;0,V$13&gt;0,SUM($D$22:D35)&lt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(V$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D36)&gt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;V$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="W36" s="241" t="str">
         <x:f>IF(AND($C36&lt;&gt;"",$D36&gt;0,W$13&gt;0,SUM($D$22:D35)&lt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(W$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D36)&gt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;W$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="X36" s="241" t="str">
         <x:f>IF(AND($C36&lt;&gt;"",$D36&gt;0,X$13&gt;0,SUM($D$22:D35)&lt;MAX(0,SUM($I$13:X$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(X$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D36)&gt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;X$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Y36" s="241" t="str">
         <x:f>IF(AND($C36&lt;&gt;"",$D36&gt;0,Y$13&gt;0,SUM($D$22:D35)&lt;MAX(0,SUM($I$13:Y$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Y$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D36)&gt;MAX(0,SUM($I$13:X$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Y$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Z36" s="241" t="str">
         <x:f>IF(AND($C36&lt;&gt;"",$D36&gt;0,Z$13&gt;0,SUM($D$22:D35)&lt;MAX(0,SUM($I$13:Z$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Z$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D36)&gt;MAX(0,SUM($I$13:Y$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Z$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AA36" s="241" t="str">
         <x:f>IF(AND($C36&lt;&gt;"",$D36&gt;0,AA$13&gt;0,SUM($D$22:D35)&lt;MAX(0,SUM($I$13:AA$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AA$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D36)&gt;MAX(0,SUM($I$13:Z$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AA$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AB36" s="241" t="str">
         <x:f>IF(AND($C36&lt;&gt;"",$D36&gt;0,AB$13&gt;0,SUM($D$22:D35)&lt;MAX(0,SUM($I$13:AB$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AB$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D36)&gt;MAX(0,SUM($I$13:AA$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AB$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
@@ -9603,112 +10118,112 @@
         <x:f>IF(AND($C36&lt;&gt;"",$D36&gt;0,BP$13&gt;0,SUM($D$22:D35)&lt;MAX(0,SUM($I$13:BP$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BP$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D36)&gt;MAX(0,SUM($I$13:BO$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BP$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BQ36" s="241" t="str">
         <x:f>IF(AND($C36&lt;&gt;"",$D36&gt;0,BQ$13&gt;0,SUM($D$22:D35)&lt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BQ$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D36)&gt;MAX(0,SUM($I$13:BP$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BQ$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BR36" s="241" t="str">
         <x:f>IF(AND($C36&lt;&gt;"",$D36&gt;0,BR$13&gt;0,SUM($D$22:D35)&lt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BR$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D36)&gt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BR$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BS36" s="241" t="str">
         <x:f>IF(AND($C36&lt;&gt;"",$D36&gt;0,BS$13&gt;0,SUM($D$22:D35)&lt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BS$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D36)&gt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BS$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BT36" s="241" t="str">
         <x:f>IF(AND($C36&lt;&gt;"",$D36&gt;0,BT$13&gt;0,SUM($D$22:D35)&lt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BT$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D36)&gt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BT$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BU36" s="241" t="str">
         <x:f>IF(AND($C36&lt;&gt;"",$D36&gt;0,BU$13&gt;0,SUM($D$22:D35)&lt;MAX(0,SUM($I$13:BU$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BU$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D36)&gt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BU$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
     </x:row>
     <x:row r="37" ht="34" customHeight="1">
       <x:c r="A37" s="74" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,16)=0,"",16)</x:f>
         <x:v>16</x:v>
       </x:c>
       <x:c r="B37" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,16)=0,"",INDEX('Plan-Daten'!$B$5:$B$27,MATCH(16,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>BWH</x:v>
+        <x:v>MIKP</x:v>
       </x:c>
       <x:c r="C37" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,16)=0,"",INDEX('Plan-Daten'!$C$5:$C$27,MATCH(16,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>Maschinenstundensatz</x:v>
+        <x:v>Technische Unterlagen</x:v>
       </x:c>
       <x:c r="D37" s="235" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,16)=0,"",INDEX('Plan-Daten'!$D$5:$D$27,MATCH(16,'Plan-Daten'!$H$5:$H$27,0))*IF($B$6="Basis",1,IF($B$6="Mittel (+50 %)",1.5,IF($B$6="Gut (+100 %)",2,1))))</x:f>
-        <x:v>4</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E37" s="74" t="str">
         <x:f>IF(OR($C37="",$D37&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I37:$BU37,0)),$M$4))&lt;10,"0"&amp;DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I37:$BU37,0)),$M$4)),DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I37:$BU37,0)),$M$4)))&amp;"."&amp;IF(MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I37:$BU37,0)),$M$4))&lt;10,"0"&amp;MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I37:$BU37,0)),$M$4)),MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I37:$BU37,0)),$M$4)))&amp;"."&amp;YEAR(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I37:$BU37,0)),$M$4)),""))</x:f>
-        <x:v>12.10.2026</x:v>
+        <x:v>26.10.2026</x:v>
       </x:c>
       <x:c r="F37" s="74" t="str">
         <x:f>IF(OR($C37="",$D37&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MIN(LOOKUP(2,1/($I37:$BU37="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;DAY(MIN(LOOKUP(2,1/($I37:$BU37="●"),$I$12:$BU$12)+6,$M$5-1)),DAY(MIN(LOOKUP(2,1/($I37:$BU37="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;IF(MONTH(MIN(LOOKUP(2,1/($I37:$BU37="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;MONTH(MIN(LOOKUP(2,1/($I37:$BU37="●"),$I$12:$BU$12)+6,$M$5-1)),MONTH(MIN(LOOKUP(2,1/($I37:$BU37="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;YEAR(MIN(LOOKUP(2,1/($I37:$BU37="●"),$I$12:$BU$12)+6,$M$5-1)),""))</x:f>
-        <x:v>18.10.2026</x:v>
+        <x:v>01.11.2026</x:v>
       </x:c>
       <x:c r="G37" s="74" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,16)=0,"",INDEX('Plan-Daten'!$E$5:$E$27,MATCH(16,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>Mittel</x:v>
+        <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="H37" s="286" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,16)=0,"",INDEX('Plan-Daten'!$G$5:$G$27,MATCH(16,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="I37" s="241" t="str">
         <x:f>IF(AND($C37&lt;&gt;"",$D37&gt;0,I$13&gt;0,SUM($D$22:D36)&lt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(I$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D37)&gt;0),"●","")</x:f>
       </x:c>
       <x:c r="J37" s="241" t="str">
         <x:f>IF(AND($C37&lt;&gt;"",$D37&gt;0,J$13&gt;0,SUM($D$22:D36)&lt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(J$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D37)&gt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;J$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="K37" s="241" t="str">
         <x:f>IF(AND($C37&lt;&gt;"",$D37&gt;0,K$13&gt;0,SUM($D$22:D36)&lt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(K$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D37)&gt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;K$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="L37" s="241" t="str">
         <x:f>IF(AND($C37&lt;&gt;"",$D37&gt;0,L$13&gt;0,SUM($D$22:D36)&lt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(L$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D37)&gt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;L$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="M37" s="241" t="str">
         <x:f>IF(AND($C37&lt;&gt;"",$D37&gt;0,M$13&gt;0,SUM($D$22:D36)&lt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(M$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D37)&gt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;M$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="N37" s="241" t="str">
         <x:f>IF(AND($C37&lt;&gt;"",$D37&gt;0,N$13&gt;0,SUM($D$22:D36)&lt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(N$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D37)&gt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;N$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="O37" s="241" t="str">
         <x:f>IF(AND($C37&lt;&gt;"",$D37&gt;0,O$13&gt;0,SUM($D$22:D36)&lt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(O$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D37)&gt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;O$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
+        <x:v>●</x:v>
       </x:c>
       <x:c r="P37" s="241" t="str">
         <x:f>IF(AND($C37&lt;&gt;"",$D37&gt;0,P$13&gt;0,SUM($D$22:D36)&lt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(P$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D37)&gt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;P$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Q37" s="241" t="str">
         <x:f>IF(AND($C37&lt;&gt;"",$D37&gt;0,Q$13&gt;0,SUM($D$22:D36)&lt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Q$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D37)&gt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Q$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="R37" s="241" t="str">
         <x:f>IF(AND($C37&lt;&gt;"",$D37&gt;0,R$13&gt;0,SUM($D$22:D36)&lt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(R$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D37)&gt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;R$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="S37" s="241" t="str">
         <x:f>IF(AND($C37&lt;&gt;"",$D37&gt;0,S$13&gt;0,SUM($D$22:D36)&lt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(S$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D37)&gt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;S$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="T37" s="241" t="str">
         <x:f>IF(AND($C37&lt;&gt;"",$D37&gt;0,T$13&gt;0,SUM($D$22:D36)&lt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(T$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D37)&gt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;T$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="U37" s="241" t="str">
         <x:f>IF(AND($C37&lt;&gt;"",$D37&gt;0,U$13&gt;0,SUM($D$22:D36)&lt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(U$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D37)&gt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;U$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="V37" s="241" t="str">
         <x:f>IF(AND($C37&lt;&gt;"",$D37&gt;0,V$13&gt;0,SUM($D$22:D36)&lt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(V$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D37)&gt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;V$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="W37" s="241" t="str">
         <x:f>IF(AND($C37&lt;&gt;"",$D37&gt;0,W$13&gt;0,SUM($D$22:D36)&lt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(W$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D37)&gt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;W$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="X37" s="241" t="str">
         <x:f>IF(AND($C37&lt;&gt;"",$D37&gt;0,X$13&gt;0,SUM($D$22:D36)&lt;MAX(0,SUM($I$13:X$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(X$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D37)&gt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;X$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Y37" s="241" t="str">
         <x:f>IF(AND($C37&lt;&gt;"",$D37&gt;0,Y$13&gt;0,SUM($D$22:D36)&lt;MAX(0,SUM($I$13:Y$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Y$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D37)&gt;MAX(0,SUM($I$13:X$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Y$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Z37" s="241" t="str">
         <x:f>IF(AND($C37&lt;&gt;"",$D37&gt;0,Z$13&gt;0,SUM($D$22:D36)&lt;MAX(0,SUM($I$13:Z$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Z$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D37)&gt;MAX(0,SUM($I$13:Y$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Z$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AA37" s="241" t="str">
         <x:f>IF(AND($C37&lt;&gt;"",$D37&gt;0,AA$13&gt;0,SUM($D$22:D36)&lt;MAX(0,SUM($I$13:AA$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AA$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D37)&gt;MAX(0,SUM($I$13:Z$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AA$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AB37" s="241" t="str">
         <x:f>IF(AND($C37&lt;&gt;"",$D37&gt;0,AB$13&gt;0,SUM($D$22:D36)&lt;MAX(0,SUM($I$13:AB$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AB$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D37)&gt;MAX(0,SUM($I$13:AA$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AB$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
@@ -9833,116 +10348,115 @@
         <x:f>IF(AND($C37&lt;&gt;"",$D37&gt;0,BP$13&gt;0,SUM($D$22:D36)&lt;MAX(0,SUM($I$13:BP$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BP$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D37)&gt;MAX(0,SUM($I$13:BO$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BP$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BQ37" s="241" t="str">
         <x:f>IF(AND($C37&lt;&gt;"",$D37&gt;0,BQ$13&gt;0,SUM($D$22:D36)&lt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BQ$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D37)&gt;MAX(0,SUM($I$13:BP$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BQ$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BR37" s="241" t="str">
         <x:f>IF(AND($C37&lt;&gt;"",$D37&gt;0,BR$13&gt;0,SUM($D$22:D36)&lt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BR$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D37)&gt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BR$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BS37" s="241" t="str">
         <x:f>IF(AND($C37&lt;&gt;"",$D37&gt;0,BS$13&gt;0,SUM($D$22:D36)&lt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BS$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D37)&gt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BS$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BT37" s="241" t="str">
         <x:f>IF(AND($C37&lt;&gt;"",$D37&gt;0,BT$13&gt;0,SUM($D$22:D36)&lt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BT$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D37)&gt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BT$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BU37" s="241" t="str">
         <x:f>IF(AND($C37&lt;&gt;"",$D37&gt;0,BU$13&gt;0,SUM($D$22:D36)&lt;MAX(0,SUM($I$13:BU$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BU$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D37)&gt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BU$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
     </x:row>
     <x:row r="38" ht="34" customHeight="1">
       <x:c r="A38" s="74" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,17)=0,"",17)</x:f>
         <x:v>17</x:v>
       </x:c>
       <x:c r="B38" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,17)=0,"",INDEX('Plan-Daten'!$B$5:$B$27,MATCH(17,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>BWH</x:v>
+        <x:v>MIKP</x:v>
       </x:c>
       <x:c r="C38" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,17)=0,"",INDEX('Plan-Daten'!$C$5:$C$27,MATCH(17,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>Betriebsabrechnungsbogen</x:v>
+        <x:v>Präsentationstechniken</x:v>
       </x:c>
       <x:c r="D38" s="235" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,17)=0,"",INDEX('Plan-Daten'!$D$5:$D$27,MATCH(17,'Plan-Daten'!$H$5:$H$27,0))*IF($B$6="Basis",1,IF($B$6="Mittel (+50 %)",1.5,IF($B$6="Gut (+100 %)",2,1))))</x:f>
-        <x:v>4</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E38" s="74" t="str">
         <x:f>IF(OR($C38="",$D38&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I38:$BU38,0)),$M$4))&lt;10,"0"&amp;DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I38:$BU38,0)),$M$4)),DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I38:$BU38,0)),$M$4)))&amp;"."&amp;IF(MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I38:$BU38,0)),$M$4))&lt;10,"0"&amp;MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I38:$BU38,0)),$M$4)),MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I38:$BU38,0)),$M$4)))&amp;"."&amp;YEAR(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I38:$BU38,0)),$M$4)),""))</x:f>
-        <x:v>12.10.2026</x:v>
+        <x:v>26.10.2026</x:v>
       </x:c>
       <x:c r="F38" s="74" t="str">
         <x:f>IF(OR($C38="",$D38&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MIN(LOOKUP(2,1/($I38:$BU38="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;DAY(MIN(LOOKUP(2,1/($I38:$BU38="●"),$I$12:$BU$12)+6,$M$5-1)),DAY(MIN(LOOKUP(2,1/($I38:$BU38="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;IF(MONTH(MIN(LOOKUP(2,1/($I38:$BU38="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;MONTH(MIN(LOOKUP(2,1/($I38:$BU38="●"),$I$12:$BU$12)+6,$M$5-1)),MONTH(MIN(LOOKUP(2,1/($I38:$BU38="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;YEAR(MIN(LOOKUP(2,1/($I38:$BU38="●"),$I$12:$BU$12)+6,$M$5-1)),""))</x:f>
-        <x:v>25.10.2026</x:v>
+        <x:v>01.11.2026</x:v>
       </x:c>
       <x:c r="G38" s="74" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,17)=0,"",INDEX('Plan-Daten'!$E$5:$E$27,MATCH(17,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>Mittel</x:v>
+        <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="H38" s="286" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,17)=0,"",INDEX('Plan-Daten'!$G$5:$G$27,MATCH(17,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="I38" s="241" t="str">
         <x:f>IF(AND($C38&lt;&gt;"",$D38&gt;0,I$13&gt;0,SUM($D$22:D37)&lt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(I$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D38)&gt;0),"●","")</x:f>
       </x:c>
       <x:c r="J38" s="241" t="str">
         <x:f>IF(AND($C38&lt;&gt;"",$D38&gt;0,J$13&gt;0,SUM($D$22:D37)&lt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(J$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D38)&gt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;J$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="K38" s="241" t="str">
         <x:f>IF(AND($C38&lt;&gt;"",$D38&gt;0,K$13&gt;0,SUM($D$22:D37)&lt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(K$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D38)&gt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;K$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="L38" s="241" t="str">
         <x:f>IF(AND($C38&lt;&gt;"",$D38&gt;0,L$13&gt;0,SUM($D$22:D37)&lt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(L$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D38)&gt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;L$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="M38" s="241" t="str">
         <x:f>IF(AND($C38&lt;&gt;"",$D38&gt;0,M$13&gt;0,SUM($D$22:D37)&lt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(M$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D38)&gt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;M$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="N38" s="241" t="str">
         <x:f>IF(AND($C38&lt;&gt;"",$D38&gt;0,N$13&gt;0,SUM($D$22:D37)&lt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(N$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D38)&gt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;N$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="O38" s="241" t="str">
         <x:f>IF(AND($C38&lt;&gt;"",$D38&gt;0,O$13&gt;0,SUM($D$22:D37)&lt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(O$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D38)&gt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;O$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
+        <x:v>●</x:v>
       </x:c>
       <x:c r="P38" s="241" t="str">
         <x:f>IF(AND($C38&lt;&gt;"",$D38&gt;0,P$13&gt;0,SUM($D$22:D37)&lt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(P$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D38)&gt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;P$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Q38" s="241" t="str">
         <x:f>IF(AND($C38&lt;&gt;"",$D38&gt;0,Q$13&gt;0,SUM($D$22:D37)&lt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Q$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D38)&gt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Q$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="R38" s="241" t="str">
         <x:f>IF(AND($C38&lt;&gt;"",$D38&gt;0,R$13&gt;0,SUM($D$22:D37)&lt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(R$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D38)&gt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;R$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="S38" s="241" t="str">
         <x:f>IF(AND($C38&lt;&gt;"",$D38&gt;0,S$13&gt;0,SUM($D$22:D37)&lt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(S$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D38)&gt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;S$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="T38" s="241" t="str">
         <x:f>IF(AND($C38&lt;&gt;"",$D38&gt;0,T$13&gt;0,SUM($D$22:D37)&lt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(T$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D38)&gt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;T$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="U38" s="241" t="str">
         <x:f>IF(AND($C38&lt;&gt;"",$D38&gt;0,U$13&gt;0,SUM($D$22:D37)&lt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(U$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D38)&gt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;U$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="V38" s="241" t="str">
         <x:f>IF(AND($C38&lt;&gt;"",$D38&gt;0,V$13&gt;0,SUM($D$22:D37)&lt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(V$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D38)&gt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;V$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="W38" s="241" t="str">
         <x:f>IF(AND($C38&lt;&gt;"",$D38&gt;0,W$13&gt;0,SUM($D$22:D37)&lt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(W$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D38)&gt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;W$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="X38" s="241" t="str">
         <x:f>IF(AND($C38&lt;&gt;"",$D38&gt;0,X$13&gt;0,SUM($D$22:D37)&lt;MAX(0,SUM($I$13:X$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(X$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D38)&gt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;X$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Y38" s="241" t="str">
         <x:f>IF(AND($C38&lt;&gt;"",$D38&gt;0,Y$13&gt;0,SUM($D$22:D37)&lt;MAX(0,SUM($I$13:Y$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Y$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D38)&gt;MAX(0,SUM($I$13:X$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Y$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Z38" s="241" t="str">
         <x:f>IF(AND($C38&lt;&gt;"",$D38&gt;0,Z$13&gt;0,SUM($D$22:D37)&lt;MAX(0,SUM($I$13:Z$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Z$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D38)&gt;MAX(0,SUM($I$13:Y$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Z$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AA38" s="241" t="str">
         <x:f>IF(AND($C38&lt;&gt;"",$D38&gt;0,AA$13&gt;0,SUM($D$22:D37)&lt;MAX(0,SUM($I$13:AA$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AA$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D38)&gt;MAX(0,SUM($I$13:Z$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AA$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AB38" s="241" t="str">
         <x:f>IF(AND($C38&lt;&gt;"",$D38&gt;0,AB$13&gt;0,SUM($D$22:D37)&lt;MAX(0,SUM($I$13:AB$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AB$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D38)&gt;MAX(0,SUM($I$13:AA$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AB$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AC38" s="241" t="str">
         <x:f>IF(AND($C38&lt;&gt;"",$D38&gt;0,AC$13&gt;0,SUM($D$22:D37)&lt;MAX(0,SUM($I$13:AC$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AC$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D38)&gt;MAX(0,SUM($I$13:AB$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AC$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
@@ -10068,111 +10582,111 @@
       </x:c>
       <x:c r="BR38" s="241" t="str">
         <x:f>IF(AND($C38&lt;&gt;"",$D38&gt;0,BR$13&gt;0,SUM($D$22:D37)&lt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BR$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D38)&gt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BR$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BS38" s="241" t="str">
         <x:f>IF(AND($C38&lt;&gt;"",$D38&gt;0,BS$13&gt;0,SUM($D$22:D37)&lt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BS$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D38)&gt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BS$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BT38" s="241" t="str">
         <x:f>IF(AND($C38&lt;&gt;"",$D38&gt;0,BT$13&gt;0,SUM($D$22:D37)&lt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BT$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D38)&gt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BT$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BU38" s="241" t="str">
         <x:f>IF(AND($C38&lt;&gt;"",$D38&gt;0,BU$13&gt;0,SUM($D$22:D37)&lt;MAX(0,SUM($I$13:BU$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BU$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D38)&gt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BU$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
     </x:row>
     <x:row r="39" ht="34" customHeight="1">
       <x:c r="A39" s="74" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,18)=0,"",18)</x:f>
         <x:v>18</x:v>
       </x:c>
       <x:c r="B39" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,18)=0,"",INDEX('Plan-Daten'!$B$5:$B$27,MATCH(18,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>BWH</x:v>
       </x:c>
       <x:c r="C39" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,18)=0,"",INDEX('Plan-Daten'!$C$5:$C$27,MATCH(18,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>Investitionsrechnung</x:v>
+        <x:v>↳ Ein-, zwei- und mehrstufige Divisionskalkulation</x:v>
       </x:c>
       <x:c r="D39" s="235" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,18)=0,"",INDEX('Plan-Daten'!$D$5:$D$27,MATCH(18,'Plan-Daten'!$H$5:$H$27,0))*IF($B$6="Basis",1,IF($B$6="Mittel (+50 %)",1.5,IF($B$6="Gut (+100 %)",2,1))))</x:f>
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="E39" s="74" t="str">
         <x:f>IF(OR($C39="",$D39&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I39:$BU39,0)),$M$4))&lt;10,"0"&amp;DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I39:$BU39,0)),$M$4)),DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I39:$BU39,0)),$M$4)))&amp;"."&amp;IF(MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I39:$BU39,0)),$M$4))&lt;10,"0"&amp;MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I39:$BU39,0)),$M$4)),MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I39:$BU39,0)),$M$4)))&amp;"."&amp;YEAR(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I39:$BU39,0)),$M$4)),""))</x:f>
-        <x:v>19.10.2026</x:v>
+        <x:v>26.10.2026</x:v>
       </x:c>
       <x:c r="F39" s="74" t="str">
         <x:f>IF(OR($C39="",$D39&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MIN(LOOKUP(2,1/($I39:$BU39="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;DAY(MIN(LOOKUP(2,1/($I39:$BU39="●"),$I$12:$BU$12)+6,$M$5-1)),DAY(MIN(LOOKUP(2,1/($I39:$BU39="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;IF(MONTH(MIN(LOOKUP(2,1/($I39:$BU39="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;MONTH(MIN(LOOKUP(2,1/($I39:$BU39="●"),$I$12:$BU$12)+6,$M$5-1)),MONTH(MIN(LOOKUP(2,1/($I39:$BU39="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;YEAR(MIN(LOOKUP(2,1/($I39:$BU39="●"),$I$12:$BU$12)+6,$M$5-1)),""))</x:f>
-        <x:v>25.10.2026</x:v>
+        <x:v>01.11.2026</x:v>
       </x:c>
       <x:c r="G39" s="74" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,18)=0,"",INDEX('Plan-Daten'!$E$5:$E$27,MATCH(18,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>Mittel</x:v>
+        <x:v>Weniger wichtig</x:v>
       </x:c>
       <x:c r="H39" s="286" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,18)=0,"",INDEX('Plan-Daten'!$G$5:$G$27,MATCH(18,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="I39" s="241" t="str">
         <x:f>IF(AND($C39&lt;&gt;"",$D39&gt;0,I$13&gt;0,SUM($D$22:D38)&lt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(I$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D39)&gt;0),"●","")</x:f>
       </x:c>
       <x:c r="J39" s="241" t="str">
         <x:f>IF(AND($C39&lt;&gt;"",$D39&gt;0,J$13&gt;0,SUM($D$22:D38)&lt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(J$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D39)&gt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;J$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="K39" s="241" t="str">
         <x:f>IF(AND($C39&lt;&gt;"",$D39&gt;0,K$13&gt;0,SUM($D$22:D38)&lt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(K$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D39)&gt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;K$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="L39" s="241" t="str">
         <x:f>IF(AND($C39&lt;&gt;"",$D39&gt;0,L$13&gt;0,SUM($D$22:D38)&lt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(L$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D39)&gt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;L$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="M39" s="241" t="str">
         <x:f>IF(AND($C39&lt;&gt;"",$D39&gt;0,M$13&gt;0,SUM($D$22:D38)&lt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(M$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D39)&gt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;M$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="N39" s="241" t="str">
         <x:f>IF(AND($C39&lt;&gt;"",$D39&gt;0,N$13&gt;0,SUM($D$22:D38)&lt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(N$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D39)&gt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;N$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="O39" s="241" t="str">
         <x:f>IF(AND($C39&lt;&gt;"",$D39&gt;0,O$13&gt;0,SUM($D$22:D38)&lt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(O$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D39)&gt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;O$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
+        <x:v>●</x:v>
       </x:c>
       <x:c r="P39" s="241" t="str">
         <x:f>IF(AND($C39&lt;&gt;"",$D39&gt;0,P$13&gt;0,SUM($D$22:D38)&lt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(P$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D39)&gt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;P$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Q39" s="241" t="str">
         <x:f>IF(AND($C39&lt;&gt;"",$D39&gt;0,Q$13&gt;0,SUM($D$22:D38)&lt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Q$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D39)&gt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Q$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="R39" s="241" t="str">
         <x:f>IF(AND($C39&lt;&gt;"",$D39&gt;0,R$13&gt;0,SUM($D$22:D38)&lt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(R$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D39)&gt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;R$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="S39" s="241" t="str">
         <x:f>IF(AND($C39&lt;&gt;"",$D39&gt;0,S$13&gt;0,SUM($D$22:D38)&lt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(S$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D39)&gt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;S$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="T39" s="241" t="str">
         <x:f>IF(AND($C39&lt;&gt;"",$D39&gt;0,T$13&gt;0,SUM($D$22:D38)&lt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(T$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D39)&gt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;T$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="U39" s="241" t="str">
         <x:f>IF(AND($C39&lt;&gt;"",$D39&gt;0,U$13&gt;0,SUM($D$22:D38)&lt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(U$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D39)&gt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;U$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="V39" s="241" t="str">
         <x:f>IF(AND($C39&lt;&gt;"",$D39&gt;0,V$13&gt;0,SUM($D$22:D38)&lt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(V$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D39)&gt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;V$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="W39" s="241" t="str">
         <x:f>IF(AND($C39&lt;&gt;"",$D39&gt;0,W$13&gt;0,SUM($D$22:D38)&lt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(W$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D39)&gt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;W$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="X39" s="241" t="str">
         <x:f>IF(AND($C39&lt;&gt;"",$D39&gt;0,X$13&gt;0,SUM($D$22:D38)&lt;MAX(0,SUM($I$13:X$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(X$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D39)&gt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;X$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Y39" s="241" t="str">
         <x:f>IF(AND($C39&lt;&gt;"",$D39&gt;0,Y$13&gt;0,SUM($D$22:D38)&lt;MAX(0,SUM($I$13:Y$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Y$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D39)&gt;MAX(0,SUM($I$13:X$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Y$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Z39" s="241" t="str">
         <x:f>IF(AND($C39&lt;&gt;"",$D39&gt;0,Z$13&gt;0,SUM($D$22:D38)&lt;MAX(0,SUM($I$13:Z$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Z$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D39)&gt;MAX(0,SUM($I$13:Y$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Z$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AA39" s="241" t="str">
         <x:f>IF(AND($C39&lt;&gt;"",$D39&gt;0,AA$13&gt;0,SUM($D$22:D38)&lt;MAX(0,SUM($I$13:AA$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AA$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D39)&gt;MAX(0,SUM($I$13:Z$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AA$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AB39" s="241" t="str">
         <x:f>IF(AND($C39&lt;&gt;"",$D39&gt;0,AB$13&gt;0,SUM($D$22:D38)&lt;MAX(0,SUM($I$13:AB$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AB$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D39)&gt;MAX(0,SUM($I$13:AA$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AB$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AC39" s="241" t="str">
         <x:f>IF(AND($C39&lt;&gt;"",$D39&gt;0,AC$13&gt;0,SUM($D$22:D38)&lt;MAX(0,SUM($I$13:AC$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AC$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D39)&gt;MAX(0,SUM($I$13:AB$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AC$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
@@ -10298,111 +10812,111 @@
       </x:c>
       <x:c r="BR39" s="241" t="str">
         <x:f>IF(AND($C39&lt;&gt;"",$D39&gt;0,BR$13&gt;0,SUM($D$22:D38)&lt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BR$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D39)&gt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BR$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BS39" s="241" t="str">
         <x:f>IF(AND($C39&lt;&gt;"",$D39&gt;0,BS$13&gt;0,SUM($D$22:D38)&lt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BS$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D39)&gt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BS$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BT39" s="241" t="str">
         <x:f>IF(AND($C39&lt;&gt;"",$D39&gt;0,BT$13&gt;0,SUM($D$22:D38)&lt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BT$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D39)&gt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BT$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BU39" s="241" t="str">
         <x:f>IF(AND($C39&lt;&gt;"",$D39&gt;0,BU$13&gt;0,SUM($D$22:D38)&lt;MAX(0,SUM($I$13:BU$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BU$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D39)&gt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BU$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
     </x:row>
     <x:row r="40" ht="34" customHeight="1">
       <x:c r="A40" s="74" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,19)=0,"",19)</x:f>
         <x:v>19</x:v>
       </x:c>
       <x:c r="B40" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,19)=0,"",INDEX('Plan-Daten'!$B$5:$B$27,MATCH(19,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>BWH</x:v>
       </x:c>
       <x:c r="C40" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,19)=0,"",INDEX('Plan-Daten'!$C$5:$C$27,MATCH(19,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>Ein-, zwei- und mehrstufige Divisionskalkulation</x:v>
+        <x:v>↳ Äquivalenzziffernkalkulation</x:v>
       </x:c>
       <x:c r="D40" s="235" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,19)=0,"",INDEX('Plan-Daten'!$D$5:$D$27,MATCH(19,'Plan-Daten'!$H$5:$H$27,0))*IF($B$6="Basis",1,IF($B$6="Mittel (+50 %)",1.5,IF($B$6="Gut (+100 %)",2,1))))</x:f>
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="E40" s="74" t="str">
         <x:f>IF(OR($C40="",$D40&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I40:$BU40,0)),$M$4))&lt;10,"0"&amp;DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I40:$BU40,0)),$M$4)),DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I40:$BU40,0)),$M$4)))&amp;"."&amp;IF(MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I40:$BU40,0)),$M$4))&lt;10,"0"&amp;MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I40:$BU40,0)),$M$4)),MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I40:$BU40,0)),$M$4)))&amp;"."&amp;YEAR(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I40:$BU40,0)),$M$4)),""))</x:f>
-        <x:v>19.10.2026</x:v>
+        <x:v>02.11.2026</x:v>
       </x:c>
       <x:c r="F40" s="74" t="str">
         <x:f>IF(OR($C40="",$D40&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MIN(LOOKUP(2,1/($I40:$BU40="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;DAY(MIN(LOOKUP(2,1/($I40:$BU40="●"),$I$12:$BU$12)+6,$M$5-1)),DAY(MIN(LOOKUP(2,1/($I40:$BU40="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;IF(MONTH(MIN(LOOKUP(2,1/($I40:$BU40="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;MONTH(MIN(LOOKUP(2,1/($I40:$BU40="●"),$I$12:$BU$12)+6,$M$5-1)),MONTH(MIN(LOOKUP(2,1/($I40:$BU40="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;YEAR(MIN(LOOKUP(2,1/($I40:$BU40="●"),$I$12:$BU$12)+6,$M$5-1)),""))</x:f>
-        <x:v>25.10.2026</x:v>
+        <x:v>04.11.2026</x:v>
       </x:c>
       <x:c r="G40" s="74" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,19)=0,"",INDEX('Plan-Daten'!$E$5:$E$27,MATCH(19,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>Weniger wichtig</x:v>
       </x:c>
       <x:c r="H40" s="286" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,19)=0,"",INDEX('Plan-Daten'!$G$5:$G$27,MATCH(19,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="I40" s="241" t="str">
         <x:f>IF(AND($C40&lt;&gt;"",$D40&gt;0,I$13&gt;0,SUM($D$22:D39)&lt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(I$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D40)&gt;0),"●","")</x:f>
       </x:c>
       <x:c r="J40" s="241" t="str">
         <x:f>IF(AND($C40&lt;&gt;"",$D40&gt;0,J$13&gt;0,SUM($D$22:D39)&lt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(J$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D40)&gt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;J$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="K40" s="241" t="str">
         <x:f>IF(AND($C40&lt;&gt;"",$D40&gt;0,K$13&gt;0,SUM($D$22:D39)&lt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(K$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D40)&gt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;K$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="L40" s="241" t="str">
         <x:f>IF(AND($C40&lt;&gt;"",$D40&gt;0,L$13&gt;0,SUM($D$22:D39)&lt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(L$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D40)&gt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;L$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="M40" s="241" t="str">
         <x:f>IF(AND($C40&lt;&gt;"",$D40&gt;0,M$13&gt;0,SUM($D$22:D39)&lt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(M$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D40)&gt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;M$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="N40" s="241" t="str">
         <x:f>IF(AND($C40&lt;&gt;"",$D40&gt;0,N$13&gt;0,SUM($D$22:D39)&lt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(N$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D40)&gt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;N$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="O40" s="241" t="str">
         <x:f>IF(AND($C40&lt;&gt;"",$D40&gt;0,O$13&gt;0,SUM($D$22:D39)&lt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(O$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D40)&gt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;O$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="P40" s="241" t="str">
         <x:f>IF(AND($C40&lt;&gt;"",$D40&gt;0,P$13&gt;0,SUM($D$22:D39)&lt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(P$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D40)&gt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;P$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
+        <x:v>●</x:v>
       </x:c>
       <x:c r="Q40" s="241" t="str">
         <x:f>IF(AND($C40&lt;&gt;"",$D40&gt;0,Q$13&gt;0,SUM($D$22:D39)&lt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Q$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D40)&gt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Q$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="R40" s="241" t="str">
         <x:f>IF(AND($C40&lt;&gt;"",$D40&gt;0,R$13&gt;0,SUM($D$22:D39)&lt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(R$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D40)&gt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;R$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="S40" s="241" t="str">
         <x:f>IF(AND($C40&lt;&gt;"",$D40&gt;0,S$13&gt;0,SUM($D$22:D39)&lt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(S$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D40)&gt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;S$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="T40" s="241" t="str">
         <x:f>IF(AND($C40&lt;&gt;"",$D40&gt;0,T$13&gt;0,SUM($D$22:D39)&lt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(T$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D40)&gt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;T$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="U40" s="241" t="str">
         <x:f>IF(AND($C40&lt;&gt;"",$D40&gt;0,U$13&gt;0,SUM($D$22:D39)&lt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(U$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D40)&gt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;U$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="V40" s="241" t="str">
         <x:f>IF(AND($C40&lt;&gt;"",$D40&gt;0,V$13&gt;0,SUM($D$22:D39)&lt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(V$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D40)&gt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;V$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="W40" s="241" t="str">
         <x:f>IF(AND($C40&lt;&gt;"",$D40&gt;0,W$13&gt;0,SUM($D$22:D39)&lt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(W$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D40)&gt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;W$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="X40" s="241" t="str">
         <x:f>IF(AND($C40&lt;&gt;"",$D40&gt;0,X$13&gt;0,SUM($D$22:D39)&lt;MAX(0,SUM($I$13:X$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(X$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D40)&gt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;X$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Y40" s="241" t="str">
         <x:f>IF(AND($C40&lt;&gt;"",$D40&gt;0,Y$13&gt;0,SUM($D$22:D39)&lt;MAX(0,SUM($I$13:Y$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Y$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D40)&gt;MAX(0,SUM($I$13:X$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Y$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Z40" s="241" t="str">
         <x:f>IF(AND($C40&lt;&gt;"",$D40&gt;0,Z$13&gt;0,SUM($D$22:D39)&lt;MAX(0,SUM($I$13:Z$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Z$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D40)&gt;MAX(0,SUM($I$13:Y$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Z$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AA40" s="241" t="str">
         <x:f>IF(AND($C40&lt;&gt;"",$D40&gt;0,AA$13&gt;0,SUM($D$22:D39)&lt;MAX(0,SUM($I$13:AA$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AA$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D40)&gt;MAX(0,SUM($I$13:Z$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AA$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AB40" s="241" t="str">
         <x:f>IF(AND($C40&lt;&gt;"",$D40&gt;0,AB$13&gt;0,SUM($D$22:D39)&lt;MAX(0,SUM($I$13:AB$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AB$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D40)&gt;MAX(0,SUM($I$13:AA$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AB$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AC40" s="241" t="str">
         <x:f>IF(AND($C40&lt;&gt;"",$D40&gt;0,AC$13&gt;0,SUM($D$22:D39)&lt;MAX(0,SUM($I$13:AC$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AC$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D40)&gt;MAX(0,SUM($I$13:AB$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AC$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
@@ -10528,115 +11042,114 @@
       </x:c>
       <x:c r="BR40" s="241" t="str">
         <x:f>IF(AND($C40&lt;&gt;"",$D40&gt;0,BR$13&gt;0,SUM($D$22:D39)&lt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BR$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D40)&gt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BR$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BS40" s="241" t="str">
         <x:f>IF(AND($C40&lt;&gt;"",$D40&gt;0,BS$13&gt;0,SUM($D$22:D39)&lt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BS$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D40)&gt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BS$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BT40" s="241" t="str">
         <x:f>IF(AND($C40&lt;&gt;"",$D40&gt;0,BT$13&gt;0,SUM($D$22:D39)&lt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BT$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D40)&gt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BT$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BU40" s="241" t="str">
         <x:f>IF(AND($C40&lt;&gt;"",$D40&gt;0,BU$13&gt;0,SUM($D$22:D39)&lt;MAX(0,SUM($I$13:BU$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BU$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D40)&gt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BU$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
     </x:row>
     <x:row r="41" ht="34" customHeight="1">
       <x:c r="A41" s="74" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,20)=0,"",20)</x:f>
         <x:v>20</x:v>
       </x:c>
       <x:c r="B41" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,20)=0,"",INDEX('Plan-Daten'!$B$5:$B$27,MATCH(20,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>BWH</x:v>
       </x:c>
       <x:c r="C41" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,20)=0,"",INDEX('Plan-Daten'!$C$5:$C$27,MATCH(20,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>Äquivalenzziffernkalkulation</x:v>
+        <x:v>Externes Rechnungswesen</x:v>
       </x:c>
       <x:c r="D41" s="235" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,20)=0,"",INDEX('Plan-Daten'!$D$5:$D$27,MATCH(20,'Plan-Daten'!$H$5:$H$27,0))*IF($B$6="Basis",1,IF($B$6="Mittel (+50 %)",1.5,IF($B$6="Gut (+100 %)",2,1))))</x:f>
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="E41" s="74" t="str">
         <x:f>IF(OR($C41="",$D41&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I41:$BU41,0)),$M$4))&lt;10,"0"&amp;DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I41:$BU41,0)),$M$4)),DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I41:$BU41,0)),$M$4)))&amp;"."&amp;IF(MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I41:$BU41,0)),$M$4))&lt;10,"0"&amp;MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I41:$BU41,0)),$M$4)),MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I41:$BU41,0)),$M$4)))&amp;"."&amp;YEAR(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I41:$BU41,0)),$M$4)),""))</x:f>
-        <x:v>19.10.2026</x:v>
+        <x:v>02.11.2026</x:v>
       </x:c>
       <x:c r="F41" s="74" t="str">
         <x:f>IF(OR($C41="",$D41&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MIN(LOOKUP(2,1/($I41:$BU41="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;DAY(MIN(LOOKUP(2,1/($I41:$BU41="●"),$I$12:$BU$12)+6,$M$5-1)),DAY(MIN(LOOKUP(2,1/($I41:$BU41="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;IF(MONTH(MIN(LOOKUP(2,1/($I41:$BU41="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;MONTH(MIN(LOOKUP(2,1/($I41:$BU41="●"),$I$12:$BU$12)+6,$M$5-1)),MONTH(MIN(LOOKUP(2,1/($I41:$BU41="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;YEAR(MIN(LOOKUP(2,1/($I41:$BU41="●"),$I$12:$BU$12)+6,$M$5-1)),""))</x:f>
-        <x:v>01.11.2026</x:v>
+        <x:v>04.11.2026</x:v>
       </x:c>
       <x:c r="G41" s="74" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,20)=0,"",INDEX('Plan-Daten'!$E$5:$E$27,MATCH(20,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>Weniger wichtig</x:v>
       </x:c>
       <x:c r="H41" s="286" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,20)=0,"",INDEX('Plan-Daten'!$G$5:$G$27,MATCH(20,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="I41" s="241" t="str">
         <x:f>IF(AND($C41&lt;&gt;"",$D41&gt;0,I$13&gt;0,SUM($D$22:D40)&lt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(I$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D41)&gt;0),"●","")</x:f>
       </x:c>
       <x:c r="J41" s="241" t="str">
         <x:f>IF(AND($C41&lt;&gt;"",$D41&gt;0,J$13&gt;0,SUM($D$22:D40)&lt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(J$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D41)&gt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;J$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="K41" s="241" t="str">
         <x:f>IF(AND($C41&lt;&gt;"",$D41&gt;0,K$13&gt;0,SUM($D$22:D40)&lt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(K$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D41)&gt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;K$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="L41" s="241" t="str">
         <x:f>IF(AND($C41&lt;&gt;"",$D41&gt;0,L$13&gt;0,SUM($D$22:D40)&lt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(L$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D41)&gt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;L$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="M41" s="241" t="str">
         <x:f>IF(AND($C41&lt;&gt;"",$D41&gt;0,M$13&gt;0,SUM($D$22:D40)&lt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(M$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D41)&gt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;M$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="N41" s="241" t="str">
         <x:f>IF(AND($C41&lt;&gt;"",$D41&gt;0,N$13&gt;0,SUM($D$22:D40)&lt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(N$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D41)&gt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;N$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="O41" s="241" t="str">
         <x:f>IF(AND($C41&lt;&gt;"",$D41&gt;0,O$13&gt;0,SUM($D$22:D40)&lt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(O$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D41)&gt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;O$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="P41" s="241" t="str">
         <x:f>IF(AND($C41&lt;&gt;"",$D41&gt;0,P$13&gt;0,SUM($D$22:D40)&lt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(P$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D41)&gt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;P$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
+        <x:v>●</x:v>
       </x:c>
       <x:c r="Q41" s="241" t="str">
         <x:f>IF(AND($C41&lt;&gt;"",$D41&gt;0,Q$13&gt;0,SUM($D$22:D40)&lt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Q$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D41)&gt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Q$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="R41" s="241" t="str">
         <x:f>IF(AND($C41&lt;&gt;"",$D41&gt;0,R$13&gt;0,SUM($D$22:D40)&lt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(R$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D41)&gt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;R$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="S41" s="241" t="str">
         <x:f>IF(AND($C41&lt;&gt;"",$D41&gt;0,S$13&gt;0,SUM($D$22:D40)&lt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(S$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D41)&gt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;S$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="T41" s="241" t="str">
         <x:f>IF(AND($C41&lt;&gt;"",$D41&gt;0,T$13&gt;0,SUM($D$22:D40)&lt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(T$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D41)&gt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;T$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="U41" s="241" t="str">
         <x:f>IF(AND($C41&lt;&gt;"",$D41&gt;0,U$13&gt;0,SUM($D$22:D40)&lt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(U$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D41)&gt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;U$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="V41" s="241" t="str">
         <x:f>IF(AND($C41&lt;&gt;"",$D41&gt;0,V$13&gt;0,SUM($D$22:D40)&lt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(V$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D41)&gt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;V$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="W41" s="241" t="str">
         <x:f>IF(AND($C41&lt;&gt;"",$D41&gt;0,W$13&gt;0,SUM($D$22:D40)&lt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(W$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D41)&gt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;W$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="X41" s="241" t="str">
         <x:f>IF(AND($C41&lt;&gt;"",$D41&gt;0,X$13&gt;0,SUM($D$22:D40)&lt;MAX(0,SUM($I$13:X$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(X$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D41)&gt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;X$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Y41" s="241" t="str">
         <x:f>IF(AND($C41&lt;&gt;"",$D41&gt;0,Y$13&gt;0,SUM($D$22:D40)&lt;MAX(0,SUM($I$13:Y$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Y$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D41)&gt;MAX(0,SUM($I$13:X$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Y$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Z41" s="241" t="str">
         <x:f>IF(AND($C41&lt;&gt;"",$D41&gt;0,Z$13&gt;0,SUM($D$22:D40)&lt;MAX(0,SUM($I$13:Z$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Z$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D41)&gt;MAX(0,SUM($I$13:Y$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Z$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AA41" s="241" t="str">
         <x:f>IF(AND($C41&lt;&gt;"",$D41&gt;0,AA$13&gt;0,SUM($D$22:D40)&lt;MAX(0,SUM($I$13:AA$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AA$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D41)&gt;MAX(0,SUM($I$13:Z$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AA$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AB41" s="241" t="str">
         <x:f>IF(AND($C41&lt;&gt;"",$D41&gt;0,AB$13&gt;0,SUM($D$22:D40)&lt;MAX(0,SUM($I$13:AB$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AB$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D41)&gt;MAX(0,SUM($I$13:AA$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AB$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AC41" s="241" t="str">
         <x:f>IF(AND($C41&lt;&gt;"",$D41&gt;0,AC$13&gt;0,SUM($D$22:D40)&lt;MAX(0,SUM($I$13:AC$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AC$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D41)&gt;MAX(0,SUM($I$13:AB$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AC$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AD41" s="241" t="str">
         <x:f>IF(AND($C41&lt;&gt;"",$D41&gt;0,AD$13&gt;0,SUM($D$22:D40)&lt;MAX(0,SUM($I$13:AD$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AD$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D41)&gt;MAX(0,SUM($I$13:AC$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AD$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
@@ -10759,118 +11272,117 @@
       </x:c>
       <x:c r="BR41" s="241" t="str">
         <x:f>IF(AND($C41&lt;&gt;"",$D41&gt;0,BR$13&gt;0,SUM($D$22:D40)&lt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BR$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D41)&gt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BR$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BS41" s="241" t="str">
         <x:f>IF(AND($C41&lt;&gt;"",$D41&gt;0,BS$13&gt;0,SUM($D$22:D40)&lt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BS$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D41)&gt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BS$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BT41" s="241" t="str">
         <x:f>IF(AND($C41&lt;&gt;"",$D41&gt;0,BT$13&gt;0,SUM($D$22:D40)&lt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BT$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D41)&gt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BT$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BU41" s="241" t="str">
         <x:f>IF(AND($C41&lt;&gt;"",$D41&gt;0,BU$13&gt;0,SUM($D$22:D40)&lt;MAX(0,SUM($I$13:BU$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BU$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D41)&gt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BU$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
     </x:row>
     <x:row r="42" ht="34" customHeight="1">
       <x:c r="A42" s="74" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,21)=0,"",21)</x:f>
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,21)=0,"",INDEX('Plan-Daten'!$B$5:$B$27,MATCH(21,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>BWH</x:v>
       </x:c>
       <x:c r="C42" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,21)=0,"",INDEX('Plan-Daten'!$C$5:$C$27,MATCH(21,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>Externes Rechnungswesen</x:v>
+        <x:v>Leasing</x:v>
       </x:c>
       <x:c r="D42" s="235" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,21)=0,"",INDEX('Plan-Daten'!$D$5:$D$27,MATCH(21,'Plan-Daten'!$H$5:$H$27,0))*IF($B$6="Basis",1,IF($B$6="Mittel (+50 %)",1.5,IF($B$6="Gut (+100 %)",2,1))))</x:f>
-        <x:v>8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="E42" s="74" t="str">
         <x:f>IF(OR($C42="",$D42&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I42:$BU42,0)),$M$4))&lt;10,"0"&amp;DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I42:$BU42,0)),$M$4)),DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I42:$BU42,0)),$M$4)))&amp;"."&amp;IF(MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I42:$BU42,0)),$M$4))&lt;10,"0"&amp;MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I42:$BU42,0)),$M$4)),MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I42:$BU42,0)),$M$4)))&amp;"."&amp;YEAR(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I42:$BU42,0)),$M$4)),""))</x:f>
-        <x:v>26.10.2026</x:v>
+        <x:v>02.11.2026</x:v>
       </x:c>
       <x:c r="F42" s="74" t="str">
         <x:f>IF(OR($C42="",$D42&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MIN(LOOKUP(2,1/($I42:$BU42="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;DAY(MIN(LOOKUP(2,1/($I42:$BU42="●"),$I$12:$BU$12)+6,$M$5-1)),DAY(MIN(LOOKUP(2,1/($I42:$BU42="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;IF(MONTH(MIN(LOOKUP(2,1/($I42:$BU42="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;MONTH(MIN(LOOKUP(2,1/($I42:$BU42="●"),$I$12:$BU$12)+6,$M$5-1)),MONTH(MIN(LOOKUP(2,1/($I42:$BU42="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;YEAR(MIN(LOOKUP(2,1/($I42:$BU42="●"),$I$12:$BU$12)+6,$M$5-1)),""))</x:f>
         <x:v>04.11.2026</x:v>
       </x:c>
       <x:c r="G42" s="74" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,21)=0,"",INDEX('Plan-Daten'!$E$5:$E$27,MATCH(21,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>Weniger wichtig</x:v>
       </x:c>
       <x:c r="H42" s="286" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,21)=0,"",INDEX('Plan-Daten'!$G$5:$G$27,MATCH(21,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="I42" s="241" t="str">
         <x:f>IF(AND($C42&lt;&gt;"",$D42&gt;0,I$13&gt;0,SUM($D$22:D41)&lt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(I$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D42)&gt;0),"●","")</x:f>
       </x:c>
       <x:c r="J42" s="241" t="str">
         <x:f>IF(AND($C42&lt;&gt;"",$D42&gt;0,J$13&gt;0,SUM($D$22:D41)&lt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(J$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D42)&gt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;J$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="K42" s="241" t="str">
         <x:f>IF(AND($C42&lt;&gt;"",$D42&gt;0,K$13&gt;0,SUM($D$22:D41)&lt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(K$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D42)&gt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;K$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="L42" s="241" t="str">
         <x:f>IF(AND($C42&lt;&gt;"",$D42&gt;0,L$13&gt;0,SUM($D$22:D41)&lt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(L$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D42)&gt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;L$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="M42" s="241" t="str">
         <x:f>IF(AND($C42&lt;&gt;"",$D42&gt;0,M$13&gt;0,SUM($D$22:D41)&lt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(M$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D42)&gt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;M$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="N42" s="241" t="str">
         <x:f>IF(AND($C42&lt;&gt;"",$D42&gt;0,N$13&gt;0,SUM($D$22:D41)&lt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(N$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D42)&gt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;N$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="O42" s="241" t="str">
         <x:f>IF(AND($C42&lt;&gt;"",$D42&gt;0,O$13&gt;0,SUM($D$22:D41)&lt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(O$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D42)&gt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;O$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="P42" s="241" t="str">
         <x:f>IF(AND($C42&lt;&gt;"",$D42&gt;0,P$13&gt;0,SUM($D$22:D41)&lt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(P$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D42)&gt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;P$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
+        <x:v>●</x:v>
       </x:c>
       <x:c r="Q42" s="241" t="str">
         <x:f>IF(AND($C42&lt;&gt;"",$D42&gt;0,Q$13&gt;0,SUM($D$22:D41)&lt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Q$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D42)&gt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Q$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="R42" s="241" t="str">
         <x:f>IF(AND($C42&lt;&gt;"",$D42&gt;0,R$13&gt;0,SUM($D$22:D41)&lt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(R$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D42)&gt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;R$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="S42" s="241" t="str">
         <x:f>IF(AND($C42&lt;&gt;"",$D42&gt;0,S$13&gt;0,SUM($D$22:D41)&lt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(S$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D42)&gt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;S$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="T42" s="241" t="str">
         <x:f>IF(AND($C42&lt;&gt;"",$D42&gt;0,T$13&gt;0,SUM($D$22:D41)&lt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(T$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D42)&gt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;T$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="U42" s="241" t="str">
         <x:f>IF(AND($C42&lt;&gt;"",$D42&gt;0,U$13&gt;0,SUM($D$22:D41)&lt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(U$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D42)&gt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;U$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="V42" s="241" t="str">
         <x:f>IF(AND($C42&lt;&gt;"",$D42&gt;0,V$13&gt;0,SUM($D$22:D41)&lt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(V$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D42)&gt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;V$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="W42" s="241" t="str">
         <x:f>IF(AND($C42&lt;&gt;"",$D42&gt;0,W$13&gt;0,SUM($D$22:D41)&lt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(W$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D42)&gt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;W$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="X42" s="241" t="str">
         <x:f>IF(AND($C42&lt;&gt;"",$D42&gt;0,X$13&gt;0,SUM($D$22:D41)&lt;MAX(0,SUM($I$13:X$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(X$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D42)&gt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;X$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Y42" s="241" t="str">
         <x:f>IF(AND($C42&lt;&gt;"",$D42&gt;0,Y$13&gt;0,SUM($D$22:D41)&lt;MAX(0,SUM($I$13:Y$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Y$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D42)&gt;MAX(0,SUM($I$13:X$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Y$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Z42" s="241" t="str">
         <x:f>IF(AND($C42&lt;&gt;"",$D42&gt;0,Z$13&gt;0,SUM($D$22:D41)&lt;MAX(0,SUM($I$13:Z$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Z$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D42)&gt;MAX(0,SUM($I$13:Y$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Z$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AA42" s="241" t="str">
         <x:f>IF(AND($C42&lt;&gt;"",$D42&gt;0,AA$13&gt;0,SUM($D$22:D41)&lt;MAX(0,SUM($I$13:AA$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AA$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D42)&gt;MAX(0,SUM($I$13:Z$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AA$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AB42" s="241" t="str">
         <x:f>IF(AND($C42&lt;&gt;"",$D42&gt;0,AB$13&gt;0,SUM($D$22:D41)&lt;MAX(0,SUM($I$13:AB$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AB$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D42)&gt;MAX(0,SUM($I$13:AA$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AB$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AC42" s="241" t="str">
         <x:f>IF(AND($C42&lt;&gt;"",$D42&gt;0,AC$13&gt;0,SUM($D$22:D41)&lt;MAX(0,SUM($I$13:AC$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AC$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D42)&gt;MAX(0,SUM($I$13:AB$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AC$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AD42" s="241" t="str">
         <x:f>IF(AND($C42&lt;&gt;"",$D42&gt;0,AD$13&gt;0,SUM($D$22:D41)&lt;MAX(0,SUM($I$13:AD$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AD$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D42)&gt;MAX(0,SUM($I$13:AC$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AD$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AE42" s="241" t="str">
         <x:f>IF(AND($C42&lt;&gt;"",$D42&gt;0,AE$13&gt;0,SUM($D$22:D41)&lt;MAX(0,SUM($I$13:AE$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AE$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D42)&gt;MAX(0,SUM($I$13:AD$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AE$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
@@ -10990,117 +11502,117 @@
       </x:c>
       <x:c r="BR42" s="241" t="str">
         <x:f>IF(AND($C42&lt;&gt;"",$D42&gt;0,BR$13&gt;0,SUM($D$22:D41)&lt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BR$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D42)&gt;MAX(0,SUM($I$13:BQ$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BR$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BS42" s="241" t="str">
         <x:f>IF(AND($C42&lt;&gt;"",$D42&gt;0,BS$13&gt;0,SUM($D$22:D41)&lt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BS$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D42)&gt;MAX(0,SUM($I$13:BR$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BS$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BT42" s="241" t="str">
         <x:f>IF(AND($C42&lt;&gt;"",$D42&gt;0,BT$13&gt;0,SUM($D$22:D41)&lt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BT$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D42)&gt;MAX(0,SUM($I$13:BS$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BT$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="BU42" s="241" t="str">
         <x:f>IF(AND($C42&lt;&gt;"",$D42&gt;0,BU$13&gt;0,SUM($D$22:D41)&lt;MAX(0,SUM($I$13:BU$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(BU$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D42)&gt;MAX(0,SUM($I$13:BT$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;BU$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
     </x:row>
     <x:row r="43" ht="34" customHeight="1">
       <x:c r="A43" s="74" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,22)=0,"",22)</x:f>
         <x:v>22</x:v>
       </x:c>
       <x:c r="B43" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,22)=0,"",INDEX('Plan-Daten'!$B$5:$B$27,MATCH(22,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>BWH</x:v>
       </x:c>
       <x:c r="C43" s="73" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,22)=0,"",INDEX('Plan-Daten'!$C$5:$C$27,MATCH(22,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
-        <x:v>Leasing</x:v>
+        <x:v>Investition und Finanzierung – BQ-Grundlagen</x:v>
       </x:c>
       <x:c r="D43" s="235" t="n">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,22)=0,"",INDEX('Plan-Daten'!$D$5:$D$27,MATCH(22,'Plan-Daten'!$H$5:$H$27,0))*IF($B$6="Basis",1,IF($B$6="Mittel (+50 %)",1.5,IF($B$6="Gut (+100 %)",2,1))))</x:f>
         <x:v>1</x:v>
       </x:c>
       <x:c r="E43" s="74" t="str">
         <x:f>IF(OR($C43="",$D43&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I43:$BU43,0)),$M$4))&lt;10,"0"&amp;DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I43:$BU43,0)),$M$4)),DAY(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I43:$BU43,0)),$M$4)))&amp;"."&amp;IF(MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I43:$BU43,0)),$M$4))&lt;10,"0"&amp;MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I43:$BU43,0)),$M$4)),MONTH(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I43:$BU43,0)),$M$4)))&amp;"."&amp;YEAR(MAX(INDEX($I$12:$BU$12,1,MATCH("●",$I43:$BU43,0)),$M$4)),""))</x:f>
         <x:v>02.11.2026</x:v>
       </x:c>
       <x:c r="F43" s="74" t="str">
         <x:f>IF(OR($C43="",$D43&lt;=0,$R$5=""),"",IFERROR(IF(DAY(MIN(LOOKUP(2,1/($I43:$BU43="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;DAY(MIN(LOOKUP(2,1/($I43:$BU43="●"),$I$12:$BU$12)+6,$M$5-1)),DAY(MIN(LOOKUP(2,1/($I43:$BU43="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;IF(MONTH(MIN(LOOKUP(2,1/($I43:$BU43="●"),$I$12:$BU$12)+6,$M$5-1))&lt;10,"0"&amp;MONTH(MIN(LOOKUP(2,1/($I43:$BU43="●"),$I$12:$BU$12)+6,$M$5-1)),MONTH(MIN(LOOKUP(2,1/($I43:$BU43="●"),$I$12:$BU$12)+6,$M$5-1)))&amp;"."&amp;YEAR(MIN(LOOKUP(2,1/($I43:$BU43="●"),$I$12:$BU$12)+6,$M$5-1)),""))</x:f>
         <x:v>04.11.2026</x:v>
       </x:c>
       <x:c r="G43" s="74" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,22)=0,"",INDEX('Plan-Daten'!$E$5:$E$27,MATCH(22,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>Weniger wichtig</x:v>
       </x:c>
       <x:c r="H43" s="286" t="str">
         <x:f>IF(COUNTIF('Plan-Daten'!$H$5:$H$27,22)=0,"",INDEX('Plan-Daten'!$G$5:$G$27,MATCH(22,'Plan-Daten'!$H$5:$H$27,0)))</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="I43" s="241" t="str">
         <x:f>IF(AND($C43&lt;&gt;"",$D43&gt;0,I$13&gt;0,SUM($D$22:D42)&lt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(I$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D43)&gt;0),"●","")</x:f>
       </x:c>
       <x:c r="J43" s="241" t="str">
         <x:f>IF(AND($C43&lt;&gt;"",$D43&gt;0,J$13&gt;0,SUM($D$22:D42)&lt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(J$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D43)&gt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;J$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="K43" s="241" t="str">
         <x:f>IF(AND($C43&lt;&gt;"",$D43&gt;0,K$13&gt;0,SUM($D$22:D42)&lt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(K$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D43)&gt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;K$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="L43" s="241" t="str">
         <x:f>IF(AND($C43&lt;&gt;"",$D43&gt;0,L$13&gt;0,SUM($D$22:D42)&lt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(L$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D43)&gt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;L$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="M43" s="241" t="str">
         <x:f>IF(AND($C43&lt;&gt;"",$D43&gt;0,M$13&gt;0,SUM($D$22:D42)&lt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(M$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D43)&gt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;M$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="N43" s="241" t="str">
         <x:f>IF(AND($C43&lt;&gt;"",$D43&gt;0,N$13&gt;0,SUM($D$22:D42)&lt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(N$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D43)&gt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;N$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="O43" s="241" t="str">
         <x:f>IF(AND($C43&lt;&gt;"",$D43&gt;0,O$13&gt;0,SUM($D$22:D42)&lt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(O$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D43)&gt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;O$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="P43" s="241" t="str">
         <x:f>IF(AND($C43&lt;&gt;"",$D43&gt;0,P$13&gt;0,SUM($D$22:D42)&lt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(P$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D43)&gt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;P$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
+        <x:v>●</x:v>
       </x:c>
       <x:c r="Q43" s="241" t="str">
         <x:f>IF(AND($C43&lt;&gt;"",$D43&gt;0,Q$13&gt;0,SUM($D$22:D42)&lt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Q$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D43)&gt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Q$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="R43" s="241" t="str">
         <x:f>IF(AND($C43&lt;&gt;"",$D43&gt;0,R$13&gt;0,SUM($D$22:D42)&lt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(R$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D43)&gt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;R$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="S43" s="241" t="str">
         <x:f>IF(AND($C43&lt;&gt;"",$D43&gt;0,S$13&gt;0,SUM($D$22:D42)&lt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(S$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D43)&gt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;S$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="T43" s="241" t="str">
         <x:f>IF(AND($C43&lt;&gt;"",$D43&gt;0,T$13&gt;0,SUM($D$22:D42)&lt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(T$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D43)&gt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;T$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="U43" s="241" t="str">
         <x:f>IF(AND($C43&lt;&gt;"",$D43&gt;0,U$13&gt;0,SUM($D$22:D42)&lt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(U$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D43)&gt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;U$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="V43" s="241" t="str">
         <x:f>IF(AND($C43&lt;&gt;"",$D43&gt;0,V$13&gt;0,SUM($D$22:D42)&lt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(V$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D43)&gt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;V$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="W43" s="241" t="str">
         <x:f>IF(AND($C43&lt;&gt;"",$D43&gt;0,W$13&gt;0,SUM($D$22:D42)&lt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(W$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D43)&gt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;W$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="X43" s="241" t="str">
         <x:f>IF(AND($C43&lt;&gt;"",$D43&gt;0,X$13&gt;0,SUM($D$22:D42)&lt;MAX(0,SUM($I$13:X$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(X$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D43)&gt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;X$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Y43" s="241" t="str">
         <x:f>IF(AND($C43&lt;&gt;"",$D43&gt;0,Y$13&gt;0,SUM($D$22:D42)&lt;MAX(0,SUM($I$13:Y$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Y$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D43)&gt;MAX(0,SUM($I$13:X$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Y$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Z43" s="241" t="str">
         <x:f>IF(AND($C43&lt;&gt;"",$D43&gt;0,Z$13&gt;0,SUM($D$22:D42)&lt;MAX(0,SUM($I$13:Z$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Z$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D43)&gt;MAX(0,SUM($I$13:Y$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Z$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AA43" s="241" t="str">
         <x:f>IF(AND($C43&lt;&gt;"",$D43&gt;0,AA$13&gt;0,SUM($D$22:D42)&lt;MAX(0,SUM($I$13:AA$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AA$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D43)&gt;MAX(0,SUM($I$13:Z$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AA$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AB43" s="241" t="str">
         <x:f>IF(AND($C43&lt;&gt;"",$D43&gt;0,AB$13&gt;0,SUM($D$22:D42)&lt;MAX(0,SUM($I$13:AB$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AB$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D43)&gt;MAX(0,SUM($I$13:AA$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AB$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AC43" s="241" t="str">
         <x:f>IF(AND($C43&lt;&gt;"",$D43&gt;0,AC$13&gt;0,SUM($D$22:D42)&lt;MAX(0,SUM($I$13:AC$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AC$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D43)&gt;MAX(0,SUM($I$13:AB$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AC$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AD43" s="241" t="str">
         <x:f>IF(AND($C43&lt;&gt;"",$D43&gt;0,AD$13&gt;0,SUM($D$22:D42)&lt;MAX(0,SUM($I$13:AD$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AD$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D43)&gt;MAX(0,SUM($I$13:AC$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AD$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AE43" s="241" t="str">
         <x:f>IF(AND($C43&lt;&gt;"",$D43&gt;0,AE$13&gt;0,SUM($D$22:D42)&lt;MAX(0,SUM($I$13:AE$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AE$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D43)&gt;MAX(0,SUM($I$13:AD$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AE$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
@@ -11265,72 +11777,72 @@
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="I44" s="241" t="str">
         <x:f>IF(AND($C44&lt;&gt;"",$D44&gt;0,I$13&gt;0,SUM($D$22:D43)&lt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(I$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D44)&gt;0),"●","")</x:f>
       </x:c>
       <x:c r="J44" s="241" t="str">
         <x:f>IF(AND($C44&lt;&gt;"",$D44&gt;0,J$13&gt;0,SUM($D$22:D43)&lt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(J$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D44)&gt;MAX(0,SUM($I$13:I$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;J$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="K44" s="241" t="str">
         <x:f>IF(AND($C44&lt;&gt;"",$D44&gt;0,K$13&gt;0,SUM($D$22:D43)&lt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(K$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D44)&gt;MAX(0,SUM($I$13:J$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;K$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="L44" s="241" t="str">
         <x:f>IF(AND($C44&lt;&gt;"",$D44&gt;0,L$13&gt;0,SUM($D$22:D43)&lt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(L$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D44)&gt;MAX(0,SUM($I$13:K$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;L$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="M44" s="241" t="str">
         <x:f>IF(AND($C44&lt;&gt;"",$D44&gt;0,M$13&gt;0,SUM($D$22:D43)&lt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(M$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D44)&gt;MAX(0,SUM($I$13:L$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;M$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="N44" s="241" t="str">
         <x:f>IF(AND($C44&lt;&gt;"",$D44&gt;0,N$13&gt;0,SUM($D$22:D43)&lt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(N$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D44)&gt;MAX(0,SUM($I$13:M$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;N$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="O44" s="241" t="str">
         <x:f>IF(AND($C44&lt;&gt;"",$D44&gt;0,O$13&gt;0,SUM($D$22:D43)&lt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(O$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D44)&gt;MAX(0,SUM($I$13:N$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;O$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="P44" s="241" t="str">
         <x:f>IF(AND($C44&lt;&gt;"",$D44&gt;0,P$13&gt;0,SUM($D$22:D43)&lt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(P$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D44)&gt;MAX(0,SUM($I$13:O$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;P$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
+        <x:v>●</x:v>
       </x:c>
       <x:c r="Q44" s="241" t="str">
         <x:f>IF(AND($C44&lt;&gt;"",$D44&gt;0,Q$13&gt;0,SUM($D$22:D43)&lt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Q$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D44)&gt;MAX(0,SUM($I$13:P$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Q$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="R44" s="241" t="str">
         <x:f>IF(AND($C44&lt;&gt;"",$D44&gt;0,R$13&gt;0,SUM($D$22:D43)&lt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(R$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D44)&gt;MAX(0,SUM($I$13:Q$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;R$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="S44" s="241" t="str">
         <x:f>IF(AND($C44&lt;&gt;"",$D44&gt;0,S$13&gt;0,SUM($D$22:D43)&lt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(S$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D44)&gt;MAX(0,SUM($I$13:R$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;S$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="T44" s="241" t="str">
         <x:f>IF(AND($C44&lt;&gt;"",$D44&gt;0,T$13&gt;0,SUM($D$22:D43)&lt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(T$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D44)&gt;MAX(0,SUM($I$13:S$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;T$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="U44" s="241" t="str">
         <x:f>IF(AND($C44&lt;&gt;"",$D44&gt;0,U$13&gt;0,SUM($D$22:D43)&lt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(U$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D44)&gt;MAX(0,SUM($I$13:T$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;U$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="V44" s="241" t="str">
         <x:f>IF(AND($C44&lt;&gt;"",$D44&gt;0,V$13&gt;0,SUM($D$22:D43)&lt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(V$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D44)&gt;MAX(0,SUM($I$13:U$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;V$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="W44" s="241" t="str">
         <x:f>IF(AND($C44&lt;&gt;"",$D44&gt;0,W$13&gt;0,SUM($D$22:D43)&lt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(W$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D44)&gt;MAX(0,SUM($I$13:V$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;W$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
-        <x:v>●</x:v>
       </x:c>
       <x:c r="X44" s="241" t="str">
         <x:f>IF(AND($C44&lt;&gt;"",$D44&gt;0,X$13&gt;0,SUM($D$22:D43)&lt;MAX(0,SUM($I$13:X$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(X$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D44)&gt;MAX(0,SUM($I$13:W$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;X$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Y44" s="241" t="str">
         <x:f>IF(AND($C44&lt;&gt;"",$D44&gt;0,Y$13&gt;0,SUM($D$22:D43)&lt;MAX(0,SUM($I$13:Y$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Y$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D44)&gt;MAX(0,SUM($I$13:X$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Y$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="Z44" s="241" t="str">
         <x:f>IF(AND($C44&lt;&gt;"",$D44&gt;0,Z$13&gt;0,SUM($D$22:D43)&lt;MAX(0,SUM($I$13:Z$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(Z$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D44)&gt;MAX(0,SUM($I$13:Y$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;Z$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AA44" s="241" t="str">
         <x:f>IF(AND($C44&lt;&gt;"",$D44&gt;0,AA$13&gt;0,SUM($D$22:D43)&lt;MAX(0,SUM($I$13:AA$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AA$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D44)&gt;MAX(0,SUM($I$13:Z$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AA$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AB44" s="241" t="str">
         <x:f>IF(AND($C44&lt;&gt;"",$D44&gt;0,AB$13&gt;0,SUM($D$22:D43)&lt;MAX(0,SUM($I$13:AB$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AB$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D44)&gt;MAX(0,SUM($I$13:AA$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AB$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AC44" s="241" t="str">
         <x:f>IF(AND($C44&lt;&gt;"",$D44&gt;0,AC$13&gt;0,SUM($D$22:D43)&lt;MAX(0,SUM($I$13:AC$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AC$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D44)&gt;MAX(0,SUM($I$13:AB$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AC$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AD44" s="241" t="str">
         <x:f>IF(AND($C44&lt;&gt;"",$D44&gt;0,AD$13&gt;0,SUM($D$22:D43)&lt;MAX(0,SUM($I$13:AD$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AD$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D44)&gt;MAX(0,SUM($I$13:AC$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AD$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
       <x:c r="AE44" s="241" t="str">
         <x:f>IF(AND($C44&lt;&gt;"",$D44&gt;0,AE$13&gt;0,SUM($D$22:D43)&lt;MAX(0,SUM($I$13:AE$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;(AE$12+7))-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7),SUM($D$22:D44)&gt;MAX(0,SUM($I$13:AD$13)*$R$5-(COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;AE$12)-COUNTIF('Prüfungstraining'!$L$5:$L$14,"&lt;"&amp;$M$4))*'Prüfungstraining'!$K$7)),"●","")</x:f>
       </x:c>
@@ -11528,53 +12040,53 @@
     <x:row r="47" ht="28" customHeight="1">
       <x:c r="A47"/>
       <x:c r="B47"/>
       <x:c r="C47"/>
       <x:c r="D47"/>
       <x:c r="E47"/>
       <x:c r="F47"/>
       <x:c r="G47"/>
       <x:c r="H47"/>
       <x:c r="I47"/>
       <x:c r="J47"/>
       <x:c r="K47"/>
       <x:c r="L47"/>
       <x:c r="M47"/>
       <x:c r="N47"/>
       <x:c r="O47"/>
       <x:c r="P47"/>
       <x:c r="Q47"/>
       <x:c r="R47"/>
       <x:c r="S47"/>
       <x:c r="T47"/>
       <x:c r="U47"/>
       <x:c r="V47"/>
       <x:c r="W47"/>
     </x:row>
-    <x:row r="48" ht="28" customHeight="1">
+    <x:row r="48" ht="30" customHeight="1">
       <x:c r="A48" s="321" t="str">
-        <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
+        <x:v>Stunden sind anpassbare Planungswerte, keine garantierten Mindestlernzeiten. Pro Themenbudget etwa ein Fünftel für Abruf, gemischte Kurzaufgaben und spätere Wiederholung reservieren; nach Selbsttest anpassen. Kurswochen sperren Eigenlernen. Die zehn Prüfungstrainings bleiben feste Termine (auch bei Auszeit/Kurs); Konflikte selbst verlegen/berücksichtigen. Status und Stunden in den Checklisten ändern. „Nicht einplanen“ entfernt das Paket; Prioritäten sortieren nicht automatisch. Seltene Themen nicht allein wegen der Statistik streichen.</x:v>
       </x:c>
       <x:c r="B48" s="322" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="C48" s="322" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="D48" s="322" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="E48" s="322" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="F48" s="322" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="G48" s="322" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="H48" s="322" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="I48" s="322" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
@@ -11599,51 +12111,51 @@
       <x:c r="P48" s="322" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="Q48" s="322" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="R48" s="322" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="S48" s="322" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="T48" s="322" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="U48" s="322" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="V48" s="322" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="W48" s="323" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
     </x:row>
-    <x:row r="49" ht="28" customHeight="1">
+    <x:row r="49" ht="30" customHeight="1">
       <x:c r="A49" s="324" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="B49" s="325" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="C49" s="325" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="D49" s="325" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="E49" s="325" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="F49" s="325" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="G49" s="325" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="H49" s="325" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="I49" s="325" t="str">
@@ -11670,51 +12182,51 @@
       <x:c r="P49" s="325" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="Q49" s="325" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="R49" s="325" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="S49" s="325" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="T49" s="325" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="U49" s="325" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="V49" s="325" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="W49" s="326" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
     </x:row>
-    <x:row r="50" ht="28" customHeight="1">
+    <x:row r="50" ht="30" customHeight="1">
       <x:c r="A50" s="327" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="B50" s="328" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="C50" s="328" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="D50" s="328" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="E50" s="328" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="F50" s="328" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="G50" s="328" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="H50" s="328" t="str">
         <x:v>Anwendung: Prüfung wählen, Startdatum eintragen und bei Bedarf Kalenderwochen als „Auszeit“ markieren. Feste Kurswochen bleiben unverrückbar, werden für Eigenlernen gesperrt und verschieben die folgenden Arbeitspakete automatisch. Die zehn violetten Prüfungstrainings bleiben ebenfalls unverrückbar; Prüfungszeit und Nachbereitung sind in Gesamtstunden, Mindeststunden und Wochenbelastung eingerechnet. Die Zeitvorgaben kannst Du im Blatt „Prüfungstraining“ anpassen. Mit „Nicht einplanen“ in einer Fach-Checkliste verschwindet das Paket vollständig aus dem Gantt. Den Status änderst Du in der jeweiligen Checkliste; im Gantt wird er sofort gespiegelt. Die Planung ist eine Orientierung und keine Garantie für Prüfungsinhalte oder Bestehen.</x:v>
       </x:c>
       <x:c r="I50" s="328" t="str">
@@ -11951,586 +12463,587 @@
     <x:cfRule type="expression" dxfId="77" priority="14">
       <x:formula>AND(I22&lt;&gt;"",$B22="MIKP")</x:formula>
     </x:cfRule>
     <x:cfRule type="expression" dxfId="78" priority="15">
       <x:formula>I$17="Auszeit"</x:formula>
     </x:cfRule>
     <x:cfRule type="expression" dxfId="79" priority="16">
       <x:formula>I$12&gt;=$M$5</x:formula>
     </x:cfRule>
   </x:conditionalFormatting>
   <x:dataValidations count="4">
     <x:dataValidation type="list" sqref="B5">
       <x:formula1>"05.11.2026,29.04.2027,21.10.2027"</x:formula1>
     </x:dataValidation>
     <x:dataValidation type="list" sqref="B6">
       <x:formula1>"Basis,Mittel (+50 %),Gut (+100 %)"</x:formula1>
     </x:dataValidation>
     <x:dataValidation type="list" sqref="B10">
       <x:formula1>"Kein Kurs,2-Tageskurs,5-Tageskurs"</x:formula1>
     </x:dataValidation>
     <x:dataValidation type="list" sqref="I17:BU17">
       <x:formula1>"Lernen,Auszeit"</x:formula1>
     </x:dataValidation>
   </x:dataValidations>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb18cbf0ffa6a441b"/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0b0b37609f7b48ab"/>
+  <x:legacyDrawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R623abc63e6354c11"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="14.25"/>
   <x:cols>
     <x:col min="1" max="1" width="9" hidden="0" customWidth="1"/>
     <x:col min="2" max="2" width="55" hidden="0" customWidth="1"/>
     <x:col min="3" max="3" width="17" hidden="0" customWidth="1"/>
     <x:col min="4" max="4" width="16" hidden="0" customWidth="1"/>
     <x:col min="5" max="5" width="18" hidden="0" customWidth="1"/>
     <x:col min="6" max="6" width="18" hidden="0" customWidth="1"/>
     <x:col min="7" max="7" width="34" hidden="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="38" customHeight="1">
       <x:c r="A1" s="268" t="str">
         <x:v>BWH-Checkliste</x:v>
       </x:c>
       <x:c r="B1" s="268" t="str">
         <x:v>BWH-Checkliste</x:v>
       </x:c>
       <x:c r="C1" s="268" t="str">
         <x:v>BWH-Checkliste</x:v>
       </x:c>
       <x:c r="D1" s="268" t="str">
         <x:v>BWH-Checkliste</x:v>
       </x:c>
       <x:c r="E1" s="268" t="str">
         <x:v>BWH-Checkliste</x:v>
       </x:c>
       <x:c r="F1" s="268" t="str">
         <x:v>BWH-Checkliste</x:v>
       </x:c>
       <x:c r="G1" s="268" t="str">
         <x:v>BWH-Checkliste</x:v>
       </x:c>
     </x:row>
     <x:row r="2" ht="32" customHeight="1">
       <x:c r="A2" s="272" t="str">
-        <x:v>Hauptarbeitspakete, Mindestzeiten und Deine Priorisierung</x:v>
+        <x:v>Basisbudget anpassen, Lernstand prüfen und Schwerpunkte setzen · Auswertung bis Frühjahr 2026</x:v>
       </x:c>
       <x:c r="B2" s="272" t="str">
         <x:v>Hauptarbeitspakete, Mindestzeiten und Deine Priorisierung</x:v>
       </x:c>
       <x:c r="C2" s="272" t="str">
         <x:v>Hauptarbeitspakete, Mindestzeiten und Deine Priorisierung</x:v>
       </x:c>
       <x:c r="D2" s="272" t="str">
         <x:v>Hauptarbeitspakete, Mindestzeiten und Deine Priorisierung</x:v>
       </x:c>
       <x:c r="E2" s="272" t="str">
         <x:v>Hauptarbeitspakete, Mindestzeiten und Deine Priorisierung</x:v>
       </x:c>
       <x:c r="F2" s="272" t="str">
         <x:v>Hauptarbeitspakete, Mindestzeiten und Deine Priorisierung</x:v>
       </x:c>
       <x:c r="G2" s="272" t="str">
         <x:v>Hauptarbeitspakete, Mindestzeiten und Deine Priorisierung</x:v>
       </x:c>
     </x:row>
     <x:row r="4" ht="32" customHeight="1">
       <x:c r="A4" s="277" t="str">
         <x:v>Nr.</x:v>
       </x:c>
       <x:c r="B4" s="277" t="str">
         <x:v>Arbeitspaket</x:v>
       </x:c>
       <x:c r="C4" s="277" t="str">
-        <x:v>Mindeststunden</x:v>
+        <x:v>Basisstunden</x:v>
       </x:c>
       <x:c r="D4" s="277" t="str">
         <x:v>Status</x:v>
       </x:c>
       <x:c r="E4" s="277" t="str">
         <x:v>Planung</x:v>
       </x:c>
       <x:c r="F4" s="277" t="str">
         <x:v>Priorität</x:v>
       </x:c>
       <x:c r="G4" s="277" t="str">
         <x:v>Eigene Notizen</x:v>
       </x:c>
     </x:row>
     <x:row r="5" ht="36" customHeight="1">
       <x:c r="A5" s="283" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B5" s="284" t="str">
         <x:v>Unternehmensumwelt</x:v>
       </x:c>
-      <x:c r="C5" s="285" t="n">
+      <x:c r="C5" s="529" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E5" s="279" t="str">
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="F5" s="74" t="str">
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="G5" s="278" t="str"/>
     </x:row>
     <x:row r="6" ht="36" customHeight="1">
       <x:c r="A6" s="283" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B6" s="284" t="str">
         <x:v>Aufbauorganisation</x:v>
       </x:c>
-      <x:c r="C6" s="285" t="n">
+      <x:c r="C6" s="529" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E6" s="279" t="str">
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="F6" s="74" t="str">
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="G6" s="278" t="str"/>
     </x:row>
     <x:row r="7" ht="36" customHeight="1">
       <x:c r="A7" s="283" t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B7" s="284" t="str">
-        <x:v>Ablauforganisation</x:v>
-[...1 lines deleted...]
-      <x:c r="C7" s="285" t="n">
+        <x:v>Ablauforganisation und Changemanagement</x:v>
+      </x:c>
+      <x:c r="C7" s="529" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D7" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E7" s="279" t="str">
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="F7" s="74" t="str">
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="G7" s="278" t="str"/>
     </x:row>
     <x:row r="8" ht="36" customHeight="1">
       <x:c r="A8" s="283" t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B8" s="284" t="str">
         <x:v>Zeit- und Kapazitätswirtschaft</x:v>
       </x:c>
-      <x:c r="C8" s="285" t="n">
+      <x:c r="C8" s="529" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D8" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E8" s="279" t="str">
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="F8" s="74" t="str">
         <x:v>Mittel</x:v>
       </x:c>
       <x:c r="G8" s="278" t="str"/>
     </x:row>
     <x:row r="9" ht="36" customHeight="1">
       <x:c r="A9" s="283" t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B9" s="284" t="str">
         <x:v>Materialwirtschaft</x:v>
       </x:c>
-      <x:c r="C9" s="285" t="n">
+      <x:c r="C9" s="529" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D9" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E9" s="279" t="str">
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="F9" s="74" t="str">
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="G9" s="278" t="str"/>
     </x:row>
     <x:row r="10" ht="36" customHeight="1">
       <x:c r="A10" s="283" t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B10" s="284" t="str">
-        <x:v>Produktionsfaktor Arbeit</x:v>
-[...2 lines deleted...]
-        <x:v>8</x:v>
+        <x:v>Produktionsfaktor Arbeit / Arbeitsentgelt</x:v>
+      </x:c>
+      <x:c r="C10" s="529" t="n">
+        <x:v>10</x:v>
       </x:c>
       <x:c r="D10" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E10" s="279" t="str">
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="F10" s="74" t="str">
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="G10" s="278" t="str"/>
     </x:row>
     <x:row r="11" ht="36" customHeight="1">
       <x:c r="A11" s="283" t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="284" t="str">
         <x:v>Internes Rechnungswesen – Überblick/Grundlagen</x:v>
       </x:c>
-      <x:c r="C11" s="285" t="n">
-        <x:v>2</x:v>
+      <x:c r="C11" s="529" t="n">
+        <x:v>4</x:v>
       </x:c>
       <x:c r="D11" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E11" s="279" t="str">
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="F11" s="74" t="str">
-        <x:v>Mittel</x:v>
+        <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="G11" s="278" t="str"/>
     </x:row>
     <x:row r="12" ht="36" customHeight="1">
       <x:c r="A12" s="289" t="str">
         <x:v>IR 1</x:v>
       </x:c>
       <x:c r="B12" s="290" t="str">
         <x:v>↳ Ein-, zwei- und mehrstufige Divisionskalkulation</x:v>
       </x:c>
-      <x:c r="C12" s="291" t="n">
+      <x:c r="C12" s="530" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D12" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E12" s="279" t="str">
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="F12" s="74" t="str">
         <x:v>Weniger wichtig</x:v>
       </x:c>
       <x:c r="G12" s="278" t="str"/>
     </x:row>
     <x:row r="13" ht="36" customHeight="1">
       <x:c r="A13" s="289" t="str">
         <x:v>IR 2</x:v>
       </x:c>
       <x:c r="B13" s="290" t="str">
         <x:v>↳ Äquivalenzziffernkalkulation</x:v>
       </x:c>
-      <x:c r="C13" s="291" t="n">
+      <x:c r="C13" s="530" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D13" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E13" s="279" t="str">
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="F13" s="74" t="str">
         <x:v>Weniger wichtig</x:v>
       </x:c>
       <x:c r="G13" s="278" t="str"/>
     </x:row>
     <x:row r="14" ht="36" customHeight="1">
       <x:c r="A14" s="289" t="str">
         <x:v>IR 3</x:v>
       </x:c>
       <x:c r="B14" s="290" t="str">
         <x:v>↳ Maschinenstundensatz</x:v>
       </x:c>
-      <x:c r="C14" s="291" t="n">
-        <x:v>4</x:v>
+      <x:c r="C14" s="530" t="n">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D14" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E14" s="279" t="str">
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="F14" s="74" t="str">
-        <x:v>Mittel</x:v>
+        <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="G14" s="278" t="str"/>
     </x:row>
     <x:row r="15" ht="36" customHeight="1">
       <x:c r="A15" s="289" t="str">
         <x:v>IR 4</x:v>
       </x:c>
       <x:c r="B15" s="290" t="str">
         <x:v>↳ Betriebsabrechnungsbogen</x:v>
       </x:c>
-      <x:c r="C15" s="291" t="n">
+      <x:c r="C15" s="530" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D15" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E15" s="279" t="str">
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="F15" s="74" t="str">
         <x:v>Mittel</x:v>
       </x:c>
       <x:c r="G15" s="278" t="str"/>
     </x:row>
     <x:row r="16" ht="36" customHeight="1">
       <x:c r="A16" s="289" t="str">
         <x:v>IR 5</x:v>
       </x:c>
       <x:c r="B16" s="290" t="str">
         <x:v>↳ Differenzierte Zuschlagskalkulation</x:v>
       </x:c>
-      <x:c r="C16" s="291" t="n">
-        <x:v>8</x:v>
+      <x:c r="C16" s="530" t="n">
+        <x:v>10</x:v>
       </x:c>
       <x:c r="D16" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E16" s="279" t="str">
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="F16" s="74" t="str">
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="G16" s="278" t="str"/>
     </x:row>
     <x:row r="17" ht="36" customHeight="1">
       <x:c r="A17" s="289" t="str">
         <x:v>IR 6</x:v>
       </x:c>
       <x:c r="B17" s="290" t="str">
         <x:v>↳ Deckungsbeitragsrechnung und Break-even</x:v>
       </x:c>
-      <x:c r="C17" s="291" t="n">
+      <x:c r="C17" s="530" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D17" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E17" s="279" t="str">
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="F17" s="74" t="str">
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="G17" s="278" t="str"/>
     </x:row>
     <x:row r="18" ht="36" customHeight="1">
       <x:c r="A18" s="283" t="str">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B18" s="284" t="str">
         <x:v>Externes Rechnungswesen</x:v>
       </x:c>
-      <x:c r="C18" s="285" t="n">
-        <x:v>8</x:v>
+      <x:c r="C18" s="529" t="n">
+        <x:v>3</x:v>
       </x:c>
       <x:c r="D18" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E18" s="279" t="str">
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="F18" s="74" t="str">
         <x:v>Weniger wichtig</x:v>
       </x:c>
       <x:c r="G18" s="278" t="str"/>
     </x:row>
     <x:row r="19" ht="36" customHeight="1">
       <x:c r="A19" s="283" t="str">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B19" s="284" t="str">
         <x:v>Leasing</x:v>
       </x:c>
-      <x:c r="C19" s="285" t="n">
+      <x:c r="C19" s="529" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D19" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E19" s="279" t="str">
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="F19" s="74" t="str">
         <x:v>Weniger wichtig</x:v>
       </x:c>
       <x:c r="G19" s="278" t="str"/>
     </x:row>
     <x:row r="20" ht="36" customHeight="1">
       <x:c r="A20" s="283" t="str">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B20" s="284" t="str">
-        <x:v>Investitionsrechnung</x:v>
-[...2 lines deleted...]
-        <x:v>4</x:v>
+        <x:v>Investition und Finanzierung – BQ-Grundlagen</x:v>
+      </x:c>
+      <x:c r="C20" s="529" t="n">
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D20" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E20" s="279" t="str">
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="F20" s="74" t="str">
-        <x:v>Mittel</x:v>
+        <x:v>Weniger wichtig</x:v>
       </x:c>
       <x:c r="G20" s="278" t="str"/>
     </x:row>
     <x:row r="21" ht="36" customHeight="1">
       <x:c r="A21" s="283" t="str">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B21" s="284" t="str">
         <x:v>Budgetierung</x:v>
       </x:c>
-      <x:c r="C21" s="285" t="n">
+      <x:c r="C21" s="529" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D21" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E21" s="279" t="str">
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="F21" s="74" t="str">
         <x:v>Weniger wichtig</x:v>
       </x:c>
       <x:c r="G21" s="278" t="str"/>
     </x:row>
     <x:row r="22" ht="36" customHeight="1">
       <x:c r="A22"/>
       <x:c r="B22"/>
       <x:c r="C22"/>
       <x:c r="D22"/>
       <x:c r="E22"/>
     </x:row>
     <x:row r="23">
       <x:c r="A23" s="298" t="str">
-        <x:v>Mindestumfang insgesamt</x:v>
+        <x:v>Basisbudget insgesamt</x:v>
       </x:c>
       <x:c r="B23" s="299" t="str">
         <x:v>Mindestumfang insgesamt</x:v>
       </x:c>
       <x:c r="C23" s="300" t="n">
         <x:f>SUM(C5:C21)</x:f>
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="24" ht="15.75">
       <x:c r="A24"/>
       <x:c r="B24"/>
       <x:c r="C24"/>
     </x:row>
-    <x:row r="25" ht="28" customHeight="1">
-      <x:c r="A25" s="321" t="str">
+    <x:row r="25" ht="30" customHeight="1">
+      <x:c r="A25" s="531" t="str">
+        <x:v>Stunden = anpassbare Planungswerte, keine IHK-Vorgaben oder Erfolgsgarantie. „Weniger wichtig“ bedeutet kompakte Grundabdeckung, nicht weglassen. Reihenfolge und Begründungen: Blatt „Start &amp; Schwerpunkte“. Stunden und Status werden ins Gantt übernommen; Priorität ist eine Orientierung, keine automatische Sortierung. Erledigt erst nach einem selbstständigen Selbsttest. Bei „Nicht einplanen“ entfällt das Paket vollständig.</x:v>
+      </x:c>
+      <x:c r="B25" s="532" t="str">
         <x:v>Die Prioritäten beruhen auf Deiner Einteilung und wurden mit der bereitgestellten Prüfungsübersicht von Herbst 1998 bis Frühjahr 2026 abgeglichen. Die Häufigkeit vergangener Aufgaben ist keine Garantie für die nächste Prüfung. Der Themenblock Internes Rechnungswesen ist in den Zeilen IR 1 bis IR 6 vollständig in unabhängige Arbeitspakete aufgeschlüsselt. Mit „Nicht einplanen“ wird das Paket automatisch aus dem Gantt entfernt. Die Stunden sind Mindestansätze zur Orientierung, keine offizielle IHK-Vorgabe.</x:v>
       </x:c>
-      <x:c r="B25" s="322" t="str">
+      <x:c r="C25" s="532" t="str">
         <x:v>Die Prioritäten beruhen auf Deiner Einteilung und wurden mit der bereitgestellten Prüfungsübersicht von Herbst 1998 bis Frühjahr 2026 abgeglichen. Die Häufigkeit vergangener Aufgaben ist keine Garantie für die nächste Prüfung. Der Themenblock Internes Rechnungswesen ist in den Zeilen IR 1 bis IR 6 vollständig in unabhängige Arbeitspakete aufgeschlüsselt. Mit „Nicht einplanen“ wird das Paket automatisch aus dem Gantt entfernt. Die Stunden sind Mindestansätze zur Orientierung, keine offizielle IHK-Vorgabe.</x:v>
       </x:c>
-      <x:c r="C25" s="322" t="str">
+      <x:c r="D25" s="532" t="str">
         <x:v>Die Prioritäten beruhen auf Deiner Einteilung und wurden mit der bereitgestellten Prüfungsübersicht von Herbst 1998 bis Frühjahr 2026 abgeglichen. Die Häufigkeit vergangener Aufgaben ist keine Garantie für die nächste Prüfung. Der Themenblock Internes Rechnungswesen ist in den Zeilen IR 1 bis IR 6 vollständig in unabhängige Arbeitspakete aufgeschlüsselt. Mit „Nicht einplanen“ wird das Paket automatisch aus dem Gantt entfernt. Die Stunden sind Mindestansätze zur Orientierung, keine offizielle IHK-Vorgabe.</x:v>
       </x:c>
-      <x:c r="D25" s="322" t="str">
+      <x:c r="E25" s="532" t="str">
         <x:v>Die Prioritäten beruhen auf Deiner Einteilung und wurden mit der bereitgestellten Prüfungsübersicht von Herbst 1998 bis Frühjahr 2026 abgeglichen. Die Häufigkeit vergangener Aufgaben ist keine Garantie für die nächste Prüfung. Der Themenblock Internes Rechnungswesen ist in den Zeilen IR 1 bis IR 6 vollständig in unabhängige Arbeitspakete aufgeschlüsselt. Mit „Nicht einplanen“ wird das Paket automatisch aus dem Gantt entfernt. Die Stunden sind Mindestansätze zur Orientierung, keine offizielle IHK-Vorgabe.</x:v>
       </x:c>
-      <x:c r="E25" s="322" t="str">
+      <x:c r="F25" s="532" t="str">
         <x:v>Die Prioritäten beruhen auf Deiner Einteilung und wurden mit der bereitgestellten Prüfungsübersicht von Herbst 1998 bis Frühjahr 2026 abgeglichen. Die Häufigkeit vergangener Aufgaben ist keine Garantie für die nächste Prüfung. Der Themenblock Internes Rechnungswesen ist in den Zeilen IR 1 bis IR 6 vollständig in unabhängige Arbeitspakete aufgeschlüsselt. Mit „Nicht einplanen“ wird das Paket automatisch aus dem Gantt entfernt. Die Stunden sind Mindestansätze zur Orientierung, keine offizielle IHK-Vorgabe.</x:v>
       </x:c>
-      <x:c r="F25" s="322" t="str">
+      <x:c r="G25" s="533" t="str">
         <x:v>Die Prioritäten beruhen auf Deiner Einteilung und wurden mit der bereitgestellten Prüfungsübersicht von Herbst 1998 bis Frühjahr 2026 abgeglichen. Die Häufigkeit vergangener Aufgaben ist keine Garantie für die nächste Prüfung. Der Themenblock Internes Rechnungswesen ist in den Zeilen IR 1 bis IR 6 vollständig in unabhängige Arbeitspakete aufgeschlüsselt. Mit „Nicht einplanen“ wird das Paket automatisch aus dem Gantt entfernt. Die Stunden sind Mindestansätze zur Orientierung, keine offizielle IHK-Vorgabe.</x:v>
       </x:c>
-      <x:c r="G25" s="323" t="str">
+    </x:row>
+    <x:row r="26" ht="30" customHeight="1">
+      <x:c r="A26" s="534" t="str">
         <x:v>Die Prioritäten beruhen auf Deiner Einteilung und wurden mit der bereitgestellten Prüfungsübersicht von Herbst 1998 bis Frühjahr 2026 abgeglichen. Die Häufigkeit vergangener Aufgaben ist keine Garantie für die nächste Prüfung. Der Themenblock Internes Rechnungswesen ist in den Zeilen IR 1 bis IR 6 vollständig in unabhängige Arbeitspakete aufgeschlüsselt. Mit „Nicht einplanen“ wird das Paket automatisch aus dem Gantt entfernt. Die Stunden sind Mindestansätze zur Orientierung, keine offizielle IHK-Vorgabe.</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A26" s="324" t="str">
+      <x:c r="B26" s="535" t="str">
         <x:v>Die Prioritäten beruhen auf Deiner Einteilung und wurden mit der bereitgestellten Prüfungsübersicht von Herbst 1998 bis Frühjahr 2026 abgeglichen. Die Häufigkeit vergangener Aufgaben ist keine Garantie für die nächste Prüfung. Der Themenblock Internes Rechnungswesen ist in den Zeilen IR 1 bis IR 6 vollständig in unabhängige Arbeitspakete aufgeschlüsselt. Mit „Nicht einplanen“ wird das Paket automatisch aus dem Gantt entfernt. Die Stunden sind Mindestansätze zur Orientierung, keine offizielle IHK-Vorgabe.</x:v>
       </x:c>
-      <x:c r="B26" s="325" t="str">
+      <x:c r="C26" s="535" t="str">
         <x:v>Die Prioritäten beruhen auf Deiner Einteilung und wurden mit der bereitgestellten Prüfungsübersicht von Herbst 1998 bis Frühjahr 2026 abgeglichen. Die Häufigkeit vergangener Aufgaben ist keine Garantie für die nächste Prüfung. Der Themenblock Internes Rechnungswesen ist in den Zeilen IR 1 bis IR 6 vollständig in unabhängige Arbeitspakete aufgeschlüsselt. Mit „Nicht einplanen“ wird das Paket automatisch aus dem Gantt entfernt. Die Stunden sind Mindestansätze zur Orientierung, keine offizielle IHK-Vorgabe.</x:v>
       </x:c>
-      <x:c r="C26" s="325" t="str">
+      <x:c r="D26" s="535" t="str">
         <x:v>Die Prioritäten beruhen auf Deiner Einteilung und wurden mit der bereitgestellten Prüfungsübersicht von Herbst 1998 bis Frühjahr 2026 abgeglichen. Die Häufigkeit vergangener Aufgaben ist keine Garantie für die nächste Prüfung. Der Themenblock Internes Rechnungswesen ist in den Zeilen IR 1 bis IR 6 vollständig in unabhängige Arbeitspakete aufgeschlüsselt. Mit „Nicht einplanen“ wird das Paket automatisch aus dem Gantt entfernt. Die Stunden sind Mindestansätze zur Orientierung, keine offizielle IHK-Vorgabe.</x:v>
       </x:c>
-      <x:c r="D26" s="325" t="str">
+      <x:c r="E26" s="535" t="str">
         <x:v>Die Prioritäten beruhen auf Deiner Einteilung und wurden mit der bereitgestellten Prüfungsübersicht von Herbst 1998 bis Frühjahr 2026 abgeglichen. Die Häufigkeit vergangener Aufgaben ist keine Garantie für die nächste Prüfung. Der Themenblock Internes Rechnungswesen ist in den Zeilen IR 1 bis IR 6 vollständig in unabhängige Arbeitspakete aufgeschlüsselt. Mit „Nicht einplanen“ wird das Paket automatisch aus dem Gantt entfernt. Die Stunden sind Mindestansätze zur Orientierung, keine offizielle IHK-Vorgabe.</x:v>
       </x:c>
-      <x:c r="E26" s="325" t="str">
+      <x:c r="F26" s="535" t="str">
         <x:v>Die Prioritäten beruhen auf Deiner Einteilung und wurden mit der bereitgestellten Prüfungsübersicht von Herbst 1998 bis Frühjahr 2026 abgeglichen. Die Häufigkeit vergangener Aufgaben ist keine Garantie für die nächste Prüfung. Der Themenblock Internes Rechnungswesen ist in den Zeilen IR 1 bis IR 6 vollständig in unabhängige Arbeitspakete aufgeschlüsselt. Mit „Nicht einplanen“ wird das Paket automatisch aus dem Gantt entfernt. Die Stunden sind Mindestansätze zur Orientierung, keine offizielle IHK-Vorgabe.</x:v>
       </x:c>
-      <x:c r="F26" s="325" t="str">
+      <x:c r="G26" s="536" t="str">
         <x:v>Die Prioritäten beruhen auf Deiner Einteilung und wurden mit der bereitgestellten Prüfungsübersicht von Herbst 1998 bis Frühjahr 2026 abgeglichen. Die Häufigkeit vergangener Aufgaben ist keine Garantie für die nächste Prüfung. Der Themenblock Internes Rechnungswesen ist in den Zeilen IR 1 bis IR 6 vollständig in unabhängige Arbeitspakete aufgeschlüsselt. Mit „Nicht einplanen“ wird das Paket automatisch aus dem Gantt entfernt. Die Stunden sind Mindestansätze zur Orientierung, keine offizielle IHK-Vorgabe.</x:v>
       </x:c>
-      <x:c r="G26" s="326" t="str">
+    </x:row>
+    <x:row r="27" ht="30" customHeight="1">
+      <x:c r="A27" s="537" t="str">
         <x:v>Die Prioritäten beruhen auf Deiner Einteilung und wurden mit der bereitgestellten Prüfungsübersicht von Herbst 1998 bis Frühjahr 2026 abgeglichen. Die Häufigkeit vergangener Aufgaben ist keine Garantie für die nächste Prüfung. Der Themenblock Internes Rechnungswesen ist in den Zeilen IR 1 bis IR 6 vollständig in unabhängige Arbeitspakete aufgeschlüsselt. Mit „Nicht einplanen“ wird das Paket automatisch aus dem Gantt entfernt. Die Stunden sind Mindestansätze zur Orientierung, keine offizielle IHK-Vorgabe.</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A27" s="327" t="str">
+      <x:c r="B27" s="538" t="str">
         <x:v>Die Prioritäten beruhen auf Deiner Einteilung und wurden mit der bereitgestellten Prüfungsübersicht von Herbst 1998 bis Frühjahr 2026 abgeglichen. Die Häufigkeit vergangener Aufgaben ist keine Garantie für die nächste Prüfung. Der Themenblock Internes Rechnungswesen ist in den Zeilen IR 1 bis IR 6 vollständig in unabhängige Arbeitspakete aufgeschlüsselt. Mit „Nicht einplanen“ wird das Paket automatisch aus dem Gantt entfernt. Die Stunden sind Mindestansätze zur Orientierung, keine offizielle IHK-Vorgabe.</x:v>
       </x:c>
-      <x:c r="B27" s="328" t="str">
+      <x:c r="C27" s="538" t="str">
         <x:v>Die Prioritäten beruhen auf Deiner Einteilung und wurden mit der bereitgestellten Prüfungsübersicht von Herbst 1998 bis Frühjahr 2026 abgeglichen. Die Häufigkeit vergangener Aufgaben ist keine Garantie für die nächste Prüfung. Der Themenblock Internes Rechnungswesen ist in den Zeilen IR 1 bis IR 6 vollständig in unabhängige Arbeitspakete aufgeschlüsselt. Mit „Nicht einplanen“ wird das Paket automatisch aus dem Gantt entfernt. Die Stunden sind Mindestansätze zur Orientierung, keine offizielle IHK-Vorgabe.</x:v>
       </x:c>
-      <x:c r="C27" s="328" t="str">
+      <x:c r="D27" s="538" t="str">
         <x:v>Die Prioritäten beruhen auf Deiner Einteilung und wurden mit der bereitgestellten Prüfungsübersicht von Herbst 1998 bis Frühjahr 2026 abgeglichen. Die Häufigkeit vergangener Aufgaben ist keine Garantie für die nächste Prüfung. Der Themenblock Internes Rechnungswesen ist in den Zeilen IR 1 bis IR 6 vollständig in unabhängige Arbeitspakete aufgeschlüsselt. Mit „Nicht einplanen“ wird das Paket automatisch aus dem Gantt entfernt. Die Stunden sind Mindestansätze zur Orientierung, keine offizielle IHK-Vorgabe.</x:v>
       </x:c>
-      <x:c r="D27" s="328" t="str">
+      <x:c r="E27" s="538" t="str">
         <x:v>Die Prioritäten beruhen auf Deiner Einteilung und wurden mit der bereitgestellten Prüfungsübersicht von Herbst 1998 bis Frühjahr 2026 abgeglichen. Die Häufigkeit vergangener Aufgaben ist keine Garantie für die nächste Prüfung. Der Themenblock Internes Rechnungswesen ist in den Zeilen IR 1 bis IR 6 vollständig in unabhängige Arbeitspakete aufgeschlüsselt. Mit „Nicht einplanen“ wird das Paket automatisch aus dem Gantt entfernt. Die Stunden sind Mindestansätze zur Orientierung, keine offizielle IHK-Vorgabe.</x:v>
       </x:c>
-      <x:c r="E27" s="328" t="str">
+      <x:c r="F27" s="538" t="str">
         <x:v>Die Prioritäten beruhen auf Deiner Einteilung und wurden mit der bereitgestellten Prüfungsübersicht von Herbst 1998 bis Frühjahr 2026 abgeglichen. Die Häufigkeit vergangener Aufgaben ist keine Garantie für die nächste Prüfung. Der Themenblock Internes Rechnungswesen ist in den Zeilen IR 1 bis IR 6 vollständig in unabhängige Arbeitspakete aufgeschlüsselt. Mit „Nicht einplanen“ wird das Paket automatisch aus dem Gantt entfernt. Die Stunden sind Mindestansätze zur Orientierung, keine offizielle IHK-Vorgabe.</x:v>
       </x:c>
-      <x:c r="F27" s="328" t="str">
-[...2 lines deleted...]
-      <x:c r="G27" s="329" t="str">
+      <x:c r="G27" s="539" t="str">
         <x:v>Die Prioritäten beruhen auf Deiner Einteilung und wurden mit der bereitgestellten Prüfungsübersicht von Herbst 1998 bis Frühjahr 2026 abgeglichen. Die Häufigkeit vergangener Aufgaben ist keine Garantie für die nächste Prüfung. Der Themenblock Internes Rechnungswesen ist in den Zeilen IR 1 bis IR 6 vollständig in unabhängige Arbeitspakete aufgeschlüsselt. Mit „Nicht einplanen“ wird das Paket automatisch aus dem Gantt entfernt. Die Stunden sind Mindestansätze zur Orientierung, keine offizielle IHK-Vorgabe.</x:v>
       </x:c>
     </x:row>
     <x:row r="28" ht="40" customHeight="1">
       <x:c r="A28" s="524" t="str">
         <x:v>Kostenlos von Meisterfreunde  •  https://meisterfreun.de/  •  https://www.youtube.com/@Meisterfreunde
 Kurse &amp; Nachhilfe: https://meisterfreun.de/kurse/</x:v>
       </x:c>
       <x:c r="B28" s="525" t="str">
         <x:v>Kostenlos von Meisterfreunde  •  https://meisterfreun.de/  •  https://www.youtube.com/@Meisterfreunde
 Kurse &amp; Nachhilfe: https://meisterfreun.de/kurse/</x:v>
       </x:c>
       <x:c r="C28" s="525" t="str">
         <x:v>Kostenlos von Meisterfreunde  •  https://meisterfreun.de/  •  https://www.youtube.com/@Meisterfreunde
 Kurse &amp; Nachhilfe: https://meisterfreun.de/kurse/</x:v>
       </x:c>
       <x:c r="D28" s="525" t="str">
         <x:v>Kostenlos von Meisterfreunde  •  https://meisterfreun.de/  •  https://www.youtube.com/@Meisterfreunde
 Kurse &amp; Nachhilfe: https://meisterfreun.de/kurse/</x:v>
       </x:c>
       <x:c r="E28" s="525" t="str">
         <x:v>Kostenlos von Meisterfreunde  •  https://meisterfreun.de/  •  https://www.youtube.com/@Meisterfreunde
 Kurse &amp; Nachhilfe: https://meisterfreun.de/kurse/</x:v>
       </x:c>
       <x:c r="F28" s="525" t="str">
@@ -12588,462 +13101,470 @@
     </x:cfRule>
     <x:cfRule type="expression" dxfId="47" priority="12">
       <x:formula>$E5="Nicht einplanen"</x:formula>
     </x:cfRule>
   </x:conditionalFormatting>
   <x:conditionalFormatting sqref="F5:F21">
     <x:cfRule type="expression" dxfId="15" priority="7">
       <x:formula>$F5="Wichtig"</x:formula>
     </x:cfRule>
     <x:cfRule type="expression" dxfId="16" priority="8">
       <x:formula>$F5="Mittel"</x:formula>
     </x:cfRule>
     <x:cfRule type="expression" dxfId="17" priority="9">
       <x:formula>$F5="Weniger wichtig"</x:formula>
     </x:cfRule>
     <x:cfRule type="expression" dxfId="49" priority="14">
       <x:formula>$F5="Wichtig"</x:formula>
     </x:cfRule>
     <x:cfRule type="expression" dxfId="50" priority="15">
       <x:formula>$F5="Mittel"</x:formula>
     </x:cfRule>
     <x:cfRule type="expression" dxfId="51" priority="16">
       <x:formula>$F5="Weniger wichtig"</x:formula>
     </x:cfRule>
   </x:conditionalFormatting>
-  <x:dataValidations count="3">
+  <x:dataValidations count="4">
     <x:dataValidation type="list" sqref="D5:D21">
       <x:formula1>"☐ Offen,◐ In Arbeit,☑ Erledigt"</x:formula1>
     </x:dataValidation>
     <x:dataValidation type="list" sqref="F5:F21">
       <x:formula1>"Wichtig,Mittel,Weniger wichtig"</x:formula1>
     </x:dataValidation>
     <x:dataValidation type="list" sqref="E5:E21">
       <x:formula1>"Einplanen,Nicht einplanen"</x:formula1>
     </x:dataValidation>
+    <x:dataValidation type="decimal" operator="between" sqref="C5:C21">
+      <x:formula1>0</x:formula1>
+      <x:formula2>1000</x:formula2>
+    </x:dataValidation>
   </x:dataValidations>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rfe33993ab3ad4c5d"/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Racbc9824beca40dd"/>
+  <x:legacyDrawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R739a2f34c065495f"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="14.25"/>
   <x:cols>
     <x:col min="1" max="1" width="9" hidden="0" customWidth="1"/>
     <x:col min="2" max="2" width="58" hidden="0" customWidth="1"/>
     <x:col min="3" max="3" width="17" hidden="0" customWidth="1"/>
     <x:col min="4" max="4" width="16" hidden="0" customWidth="1"/>
     <x:col min="5" max="5" width="18" hidden="0" customWidth="1"/>
     <x:col min="6" max="6" width="36" hidden="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="38" customHeight="1">
       <x:c r="A1" s="268" t="str">
         <x:v>MIKP-Checkliste</x:v>
       </x:c>
       <x:c r="B1" s="268" t="str">
         <x:v>MIKP-Checkliste</x:v>
       </x:c>
       <x:c r="C1" s="268" t="str">
         <x:v>MIKP-Checkliste</x:v>
       </x:c>
       <x:c r="D1" s="268" t="str">
         <x:v>MIKP-Checkliste</x:v>
       </x:c>
       <x:c r="E1" s="268" t="str">
         <x:v>MIKP-Checkliste</x:v>
       </x:c>
       <x:c r="F1" s="268" t="str">
         <x:v>MIKP-Checkliste</x:v>
       </x:c>
     </x:row>
     <x:row r="2" ht="32" customHeight="1">
       <x:c r="A2" s="272" t="str">
-        <x:v>Hauptarbeitspakete und Mindestzeiten – alle sechs Hauptbereiche sind wichtig</x:v>
+        <x:v>Alle sechs Kapitel behalten · mehr selbst erstellen, auswerten und begründen</x:v>
       </x:c>
       <x:c r="B2" s="272" t="str">
         <x:v>Hauptarbeitspakete und Mindestzeiten – alle sechs Hauptbereiche sind wichtig</x:v>
       </x:c>
       <x:c r="C2" s="272" t="str">
         <x:v>Hauptarbeitspakete und Mindestzeiten – alle sechs Hauptbereiche sind wichtig</x:v>
       </x:c>
       <x:c r="D2" s="272" t="str">
         <x:v>Hauptarbeitspakete und Mindestzeiten – alle sechs Hauptbereiche sind wichtig</x:v>
       </x:c>
       <x:c r="E2" s="272" t="str">
         <x:v>Hauptarbeitspakete und Mindestzeiten – alle sechs Hauptbereiche sind wichtig</x:v>
       </x:c>
       <x:c r="F2" s="272" t="str">
         <x:v>Hauptarbeitspakete und Mindestzeiten – alle sechs Hauptbereiche sind wichtig</x:v>
       </x:c>
     </x:row>
     <x:row r="4" ht="32" customHeight="1">
       <x:c r="A4" s="277" t="str">
         <x:v>Nr.</x:v>
       </x:c>
       <x:c r="B4" s="277" t="str">
         <x:v>Arbeitspaket</x:v>
       </x:c>
       <x:c r="C4" s="277" t="str">
-        <x:v>Mindeststunden</x:v>
+        <x:v>Basisstunden</x:v>
       </x:c>
       <x:c r="D4" s="277" t="str">
         <x:v>Status</x:v>
       </x:c>
       <x:c r="E4" s="277" t="str">
         <x:v>Planung</x:v>
       </x:c>
       <x:c r="F4" s="277" t="str">
         <x:v>Eigene Notizen</x:v>
       </x:c>
     </x:row>
     <x:row r="5" ht="36" customHeight="1">
       <x:c r="A5" s="283" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B5" s="284" t="str">
-        <x:v>EDV im Unternehmen</x:v>
-[...2 lines deleted...]
-        <x:v>8</x:v>
+        <x:v>Prozessdaten / IT im Unternehmen</x:v>
+      </x:c>
+      <x:c r="C5" s="529" t="n">
+        <x:v>10</x:v>
       </x:c>
       <x:c r="D5" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E5" s="279" t="str">
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="F5" s="278" t="str"/>
     </x:row>
     <x:row r="6" ht="36" customHeight="1">
       <x:c r="A6" s="283" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B6" s="284" t="str">
         <x:v>Planungstechniken</x:v>
       </x:c>
       <x:c r="C6" s="285" t="n">
-        <x:v>14</x:v>
+        <x:f>SUM(C7:C9)</x:f>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E6" s="279" t="str">
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="F6" s="278" t="str"/>
     </x:row>
     <x:row r="7" ht="36" customHeight="1">
       <x:c r="A7" s="289" t="str">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="B7" s="290" t="str">
         <x:v>↳ Allgemeine Planungstechniken (z. B. Eisenhower, Pareto, Timeboxing)</x:v>
       </x:c>
-      <x:c r="C7" s="291" t="n">
+      <x:c r="C7" s="530" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D7" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E7" s="279" t="str">
         <x:v>Über Hauptpaket</x:v>
       </x:c>
       <x:c r="F7" s="278" t="str"/>
     </x:row>
     <x:row r="8" ht="36" customHeight="1">
       <x:c r="A8" s="289" t="str">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="B8" s="290" t="str">
         <x:v>↳ ABC-Analyse</x:v>
       </x:c>
-      <x:c r="C8" s="291" t="n">
-        <x:v>5</x:v>
+      <x:c r="C8" s="530" t="n">
+        <x:v>4</x:v>
       </x:c>
       <x:c r="D8" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E8" s="279" t="str">
         <x:v>Über Hauptpaket</x:v>
       </x:c>
       <x:c r="F8" s="278" t="str"/>
     </x:row>
     <x:row r="9" ht="36" customHeight="1">
       <x:c r="A9" s="289" t="str">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="B9" s="290" t="str">
         <x:v>↳ Paarweiser Vergleich und Nutzwertanalyse</x:v>
       </x:c>
-      <x:c r="C9" s="291" t="n">
-        <x:v>7</x:v>
+      <x:c r="C9" s="530" t="n">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D9" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E9" s="279" t="str">
         <x:v>Über Hauptpaket</x:v>
       </x:c>
       <x:c r="F9" s="278" t="str"/>
     </x:row>
     <x:row r="10" ht="36" customHeight="1">
       <x:c r="A10" s="283" t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B10" s="284" t="str">
         <x:v>Präsentationstechniken</x:v>
       </x:c>
-      <x:c r="C10" s="285" t="n">
-        <x:v>8</x:v>
+      <x:c r="C10" s="529" t="n">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D10" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E10" s="279" t="str">
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="F10" s="278" t="str"/>
     </x:row>
     <x:row r="11" ht="36" customHeight="1">
       <x:c r="A11" s="283" t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B11" s="284" t="str">
         <x:v>Technische Unterlagen</x:v>
       </x:c>
       <x:c r="C11" s="285" t="n">
-        <x:v>14</x:v>
+        <x:f>SUM(C12:C14)</x:f>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="D11" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E11" s="279" t="str">
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="F11" s="278" t="str"/>
     </x:row>
     <x:row r="12" ht="36" customHeight="1">
       <x:c r="A12" s="289" t="str">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="B12" s="290" t="str">
         <x:v>↳ Statistische Auswertung und Interpretation</x:v>
       </x:c>
-      <x:c r="C12" s="291" t="n">
-        <x:v>8</x:v>
+      <x:c r="C12" s="530" t="n">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D12" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E12" s="279" t="str">
         <x:v>Über Hauptpaket</x:v>
       </x:c>
       <x:c r="F12" s="278" t="str"/>
     </x:row>
     <x:row r="13" ht="36" customHeight="1">
       <x:c r="A13" s="289" t="str">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="B13" s="290" t="str">
         <x:v>↳ Diagrammarten auswählen, erstellen und interpretieren</x:v>
       </x:c>
-      <x:c r="C13" s="291" t="n">
+      <x:c r="C13" s="530" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D13" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E13" s="279" t="str">
         <x:v>Über Hauptpaket</x:v>
       </x:c>
       <x:c r="F13" s="278" t="str"/>
     </x:row>
     <x:row r="14" ht="36" customHeight="1">
       <x:c r="A14" s="289" t="str">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="B14" s="290" t="str">
         <x:v>↳ Normen, Zeichnungen und technische Dokumentation</x:v>
       </x:c>
-      <x:c r="C14" s="291" t="n">
-        <x:v>4</x:v>
+      <x:c r="C14" s="530" t="n">
+        <x:v>2</x:v>
       </x:c>
       <x:c r="D14" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E14" s="279" t="str">
         <x:v>Über Hauptpaket</x:v>
       </x:c>
       <x:c r="F14" s="278" t="str"/>
     </x:row>
     <x:row r="15" ht="36" customHeight="1">
       <x:c r="A15" s="283" t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B15" s="284" t="str">
         <x:v>Projektmanagement</x:v>
       </x:c>
       <x:c r="C15" s="285" t="n">
-        <x:v>10</x:v>
+        <x:f>SUM(C16:C17)</x:f>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D15" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E15" s="279" t="str">
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="F15" s="278" t="str"/>
     </x:row>
     <x:row r="16" ht="36" customHeight="1">
       <x:c r="A16" s="289" t="str">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="B16" s="290" t="str">
         <x:v>↳ Netzplan und Gantt-Diagramm</x:v>
       </x:c>
-      <x:c r="C16" s="291" t="n">
-        <x:v>5</x:v>
+      <x:c r="C16" s="530" t="n">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D16" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E16" s="279" t="str">
         <x:v>Über Hauptpaket</x:v>
       </x:c>
       <x:c r="F16" s="278" t="str"/>
     </x:row>
     <x:row r="17" ht="36" customHeight="1">
       <x:c r="A17" s="289" t="str">
         <x:v>5.2</x:v>
       </x:c>
       <x:c r="B17" s="290" t="str">
         <x:v>↳ Projektgrundlagen, Ziele, Phasen und Stakeholder</x:v>
       </x:c>
-      <x:c r="C17" s="291" t="n">
-        <x:v>5</x:v>
+      <x:c r="C17" s="530" t="n">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D17" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E17" s="279" t="str">
         <x:v>Über Hauptpaket</x:v>
       </x:c>
       <x:c r="F17" s="278" t="str"/>
     </x:row>
     <x:row r="18" ht="36" customHeight="1">
       <x:c r="A18" s="283" t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B18" s="284" t="str">
-        <x:v>Informations- und Kommunikationsformen</x:v>
-[...2 lines deleted...]
-        <x:v>6</x:v>
+        <x:v>Information und Kommunikation – Falltraining</x:v>
+      </x:c>
+      <x:c r="C18" s="529" t="n">
+        <x:v>10</x:v>
       </x:c>
       <x:c r="D18" s="279" t="str">
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="E18" s="279" t="str">
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="F18" s="278" t="str"/>
     </x:row>
     <x:row r="20" ht="15.75">
       <x:c r="A20" s="298" t="str">
-        <x:v>Mindestumfang insgesamt</x:v>
+        <x:v>Basisbudget insgesamt</x:v>
       </x:c>
       <x:c r="B20" s="299" t="str">
         <x:v>Mindestumfang insgesamt</x:v>
       </x:c>
       <x:c r="C20" s="300" t="n">
         <x:f>C5+C6+C10+C11+C15+C18</x:f>
         <x:v>60</x:v>
       </x:c>
     </x:row>
-    <x:row r="22" ht="28" customHeight="1">
-      <x:c r="A22" s="321" t="str">
+    <x:row r="22" ht="30" customHeight="1">
+      <x:c r="A22" s="531" t="str">
+        <x:v>Alle sechs Kapitel bleiben eingeplant. Die jüngeren vollständigen Prüfungen zeigen ungefähr 20/20/10/15/20/15 Punkte pro Kapitel; das ist keine Vorgabe für die nächste Prüfung. Stunden sind anpassbare Übungsbudgets, nicht daraus errechnete Lernzeiten. Unterpakete werden im Hauptpaket addiert. Erledigt = selbstständig angewendet, nicht nur gelesen. Details und Quellen: „Start &amp; Schwerpunkte“.</x:v>
+      </x:c>
+      <x:c r="B22" s="532" t="str">
         <x:v>Alle sechs MIKP-Hauptbereiche sind als wichtig gekennzeichnet, weil in den vergangenen Prüfungen regelmäßig Aufgaben aus allen sechs Bereichen vorkamen. Mit „Nicht einplanen“ wird ein ganzes Hauptpaket aus dem Gantt entfernt. Das ist eine persönliche Risikowahl; ein Bestehen wird nicht garantiert.</x:v>
       </x:c>
-      <x:c r="B22" s="322" t="str">
+      <x:c r="C22" s="532" t="str">
         <x:v>Alle sechs MIKP-Hauptbereiche sind als wichtig gekennzeichnet, weil in den vergangenen Prüfungen regelmäßig Aufgaben aus allen sechs Bereichen vorkamen. Mit „Nicht einplanen“ wird ein ganzes Hauptpaket aus dem Gantt entfernt. Das ist eine persönliche Risikowahl; ein Bestehen wird nicht garantiert.</x:v>
       </x:c>
-      <x:c r="C22" s="322" t="str">
+      <x:c r="D22" s="532" t="str">
         <x:v>Alle sechs MIKP-Hauptbereiche sind als wichtig gekennzeichnet, weil in den vergangenen Prüfungen regelmäßig Aufgaben aus allen sechs Bereichen vorkamen. Mit „Nicht einplanen“ wird ein ganzes Hauptpaket aus dem Gantt entfernt. Das ist eine persönliche Risikowahl; ein Bestehen wird nicht garantiert.</x:v>
       </x:c>
-      <x:c r="D22" s="322" t="str">
+      <x:c r="E22" s="532" t="str">
         <x:v>Alle sechs MIKP-Hauptbereiche sind als wichtig gekennzeichnet, weil in den vergangenen Prüfungen regelmäßig Aufgaben aus allen sechs Bereichen vorkamen. Mit „Nicht einplanen“ wird ein ganzes Hauptpaket aus dem Gantt entfernt. Das ist eine persönliche Risikowahl; ein Bestehen wird nicht garantiert.</x:v>
       </x:c>
-      <x:c r="E22" s="322" t="str">
+      <x:c r="F22" s="533" t="str">
         <x:v>Alle sechs MIKP-Hauptbereiche sind als wichtig gekennzeichnet, weil in den vergangenen Prüfungen regelmäßig Aufgaben aus allen sechs Bereichen vorkamen. Mit „Nicht einplanen“ wird ein ganzes Hauptpaket aus dem Gantt entfernt. Das ist eine persönliche Risikowahl; ein Bestehen wird nicht garantiert.</x:v>
       </x:c>
-      <x:c r="F22" s="323" t="str">
+    </x:row>
+    <x:row r="23" ht="30" customHeight="1">
+      <x:c r="A23" s="534" t="str">
         <x:v>Alle sechs MIKP-Hauptbereiche sind als wichtig gekennzeichnet, weil in den vergangenen Prüfungen regelmäßig Aufgaben aus allen sechs Bereichen vorkamen. Mit „Nicht einplanen“ wird ein ganzes Hauptpaket aus dem Gantt entfernt. Das ist eine persönliche Risikowahl; ein Bestehen wird nicht garantiert.</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A23" s="324" t="str">
+      <x:c r="B23" s="535" t="str">
         <x:v>Alle sechs MIKP-Hauptbereiche sind als wichtig gekennzeichnet, weil in den vergangenen Prüfungen regelmäßig Aufgaben aus allen sechs Bereichen vorkamen. Mit „Nicht einplanen“ wird ein ganzes Hauptpaket aus dem Gantt entfernt. Das ist eine persönliche Risikowahl; ein Bestehen wird nicht garantiert.</x:v>
       </x:c>
-      <x:c r="B23" s="325" t="str">
+      <x:c r="C23" s="535" t="str">
         <x:v>Alle sechs MIKP-Hauptbereiche sind als wichtig gekennzeichnet, weil in den vergangenen Prüfungen regelmäßig Aufgaben aus allen sechs Bereichen vorkamen. Mit „Nicht einplanen“ wird ein ganzes Hauptpaket aus dem Gantt entfernt. Das ist eine persönliche Risikowahl; ein Bestehen wird nicht garantiert.</x:v>
       </x:c>
-      <x:c r="C23" s="325" t="str">
+      <x:c r="D23" s="535" t="str">
         <x:v>Alle sechs MIKP-Hauptbereiche sind als wichtig gekennzeichnet, weil in den vergangenen Prüfungen regelmäßig Aufgaben aus allen sechs Bereichen vorkamen. Mit „Nicht einplanen“ wird ein ganzes Hauptpaket aus dem Gantt entfernt. Das ist eine persönliche Risikowahl; ein Bestehen wird nicht garantiert.</x:v>
       </x:c>
-      <x:c r="D23" s="325" t="str">
+      <x:c r="E23" s="535" t="str">
         <x:v>Alle sechs MIKP-Hauptbereiche sind als wichtig gekennzeichnet, weil in den vergangenen Prüfungen regelmäßig Aufgaben aus allen sechs Bereichen vorkamen. Mit „Nicht einplanen“ wird ein ganzes Hauptpaket aus dem Gantt entfernt. Das ist eine persönliche Risikowahl; ein Bestehen wird nicht garantiert.</x:v>
       </x:c>
-      <x:c r="E23" s="325" t="str">
+      <x:c r="F23" s="536" t="str">
         <x:v>Alle sechs MIKP-Hauptbereiche sind als wichtig gekennzeichnet, weil in den vergangenen Prüfungen regelmäßig Aufgaben aus allen sechs Bereichen vorkamen. Mit „Nicht einplanen“ wird ein ganzes Hauptpaket aus dem Gantt entfernt. Das ist eine persönliche Risikowahl; ein Bestehen wird nicht garantiert.</x:v>
       </x:c>
-      <x:c r="F23" s="326" t="str">
+    </x:row>
+    <x:row r="24" ht="30" customHeight="1">
+      <x:c r="A24" s="537" t="str">
         <x:v>Alle sechs MIKP-Hauptbereiche sind als wichtig gekennzeichnet, weil in den vergangenen Prüfungen regelmäßig Aufgaben aus allen sechs Bereichen vorkamen. Mit „Nicht einplanen“ wird ein ganzes Hauptpaket aus dem Gantt entfernt. Das ist eine persönliche Risikowahl; ein Bestehen wird nicht garantiert.</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A24" s="327" t="str">
+      <x:c r="B24" s="538" t="str">
         <x:v>Alle sechs MIKP-Hauptbereiche sind als wichtig gekennzeichnet, weil in den vergangenen Prüfungen regelmäßig Aufgaben aus allen sechs Bereichen vorkamen. Mit „Nicht einplanen“ wird ein ganzes Hauptpaket aus dem Gantt entfernt. Das ist eine persönliche Risikowahl; ein Bestehen wird nicht garantiert.</x:v>
       </x:c>
-      <x:c r="B24" s="328" t="str">
+      <x:c r="C24" s="538" t="str">
         <x:v>Alle sechs MIKP-Hauptbereiche sind als wichtig gekennzeichnet, weil in den vergangenen Prüfungen regelmäßig Aufgaben aus allen sechs Bereichen vorkamen. Mit „Nicht einplanen“ wird ein ganzes Hauptpaket aus dem Gantt entfernt. Das ist eine persönliche Risikowahl; ein Bestehen wird nicht garantiert.</x:v>
       </x:c>
-      <x:c r="C24" s="328" t="str">
+      <x:c r="D24" s="538" t="str">
         <x:v>Alle sechs MIKP-Hauptbereiche sind als wichtig gekennzeichnet, weil in den vergangenen Prüfungen regelmäßig Aufgaben aus allen sechs Bereichen vorkamen. Mit „Nicht einplanen“ wird ein ganzes Hauptpaket aus dem Gantt entfernt. Das ist eine persönliche Risikowahl; ein Bestehen wird nicht garantiert.</x:v>
       </x:c>
-      <x:c r="D24" s="328" t="str">
+      <x:c r="E24" s="538" t="str">
         <x:v>Alle sechs MIKP-Hauptbereiche sind als wichtig gekennzeichnet, weil in den vergangenen Prüfungen regelmäßig Aufgaben aus allen sechs Bereichen vorkamen. Mit „Nicht einplanen“ wird ein ganzes Hauptpaket aus dem Gantt entfernt. Das ist eine persönliche Risikowahl; ein Bestehen wird nicht garantiert.</x:v>
       </x:c>
-      <x:c r="E24" s="328" t="str">
-[...2 lines deleted...]
-      <x:c r="F24" s="329" t="str">
+      <x:c r="F24" s="539" t="str">
         <x:v>Alle sechs MIKP-Hauptbereiche sind als wichtig gekennzeichnet, weil in den vergangenen Prüfungen regelmäßig Aufgaben aus allen sechs Bereichen vorkamen. Mit „Nicht einplanen“ wird ein ganzes Hauptpaket aus dem Gantt entfernt. Das ist eine persönliche Risikowahl; ein Bestehen wird nicht garantiert.</x:v>
       </x:c>
     </x:row>
     <x:row r="25" ht="40" customHeight="1">
       <x:c r="A25" s="524" t="str">
         <x:v>Kostenlos von Meisterfreunde  •  https://meisterfreun.de/  •  https://www.youtube.com/@Meisterfreunde
 Kurse &amp; Nachhilfe: https://meisterfreun.de/kurse/</x:v>
       </x:c>
       <x:c r="B25" s="525" t="str">
         <x:v>Kostenlos von Meisterfreunde  •  https://meisterfreun.de/  •  https://www.youtube.com/@Meisterfreunde
 Kurse &amp; Nachhilfe: https://meisterfreun.de/kurse/</x:v>
       </x:c>
       <x:c r="C25" s="525" t="str">
         <x:v>Kostenlos von Meisterfreunde  •  https://meisterfreun.de/  •  https://www.youtube.com/@Meisterfreunde
 Kurse &amp; Nachhilfe: https://meisterfreun.de/kurse/</x:v>
       </x:c>
       <x:c r="D25" s="525" t="str">
         <x:v>Kostenlos von Meisterfreunde  •  https://meisterfreun.de/  •  https://www.youtube.com/@Meisterfreunde
 Kurse &amp; Nachhilfe: https://meisterfreun.de/kurse/</x:v>
       </x:c>
       <x:c r="E25" s="525" t="str">
         <x:v>Kostenlos von Meisterfreunde  •  https://meisterfreun.de/  •  https://www.youtube.com/@Meisterfreunde
 Kurse &amp; Nachhilfe: https://meisterfreun.de/kurse/</x:v>
       </x:c>
       <x:c r="F25" s="526" t="str">
@@ -13081,490 +13602,535 @@
       <x:formula>$D5="◐ In Arbeit"</x:formula>
     </x:cfRule>
   </x:conditionalFormatting>
   <x:conditionalFormatting sqref="A5:F18">
     <x:cfRule type="expression" dxfId="18" priority="5">
       <x:formula>$D5="☑ Erledigt"</x:formula>
     </x:cfRule>
     <x:cfRule type="expression" dxfId="21" priority="8">
       <x:formula>$E5="Nicht einplanen"</x:formula>
     </x:cfRule>
     <x:cfRule type="expression" dxfId="52" priority="9">
       <x:formula>$D5="☑ Erledigt"</x:formula>
     </x:cfRule>
     <x:cfRule type="expression" dxfId="55" priority="12">
       <x:formula>$E5="Nicht einplanen"</x:formula>
     </x:cfRule>
   </x:conditionalFormatting>
   <x:conditionalFormatting sqref="E5:E18">
     <x:cfRule type="expression" dxfId="20" priority="7">
       <x:formula>$E5="Nicht einplanen"</x:formula>
     </x:cfRule>
     <x:cfRule type="expression" dxfId="54" priority="11">
       <x:formula>$E5="Nicht einplanen"</x:formula>
     </x:cfRule>
   </x:conditionalFormatting>
-  <x:dataValidations count="7">
+  <x:dataValidations count="18">
     <x:dataValidation type="list" sqref="D5:D18">
       <x:formula1>"☐ Offen,◐ In Arbeit,☑ Erledigt"</x:formula1>
     </x:dataValidation>
     <x:dataValidation type="list" sqref="E5">
       <x:formula1>"Einplanen,Nicht einplanen"</x:formula1>
     </x:dataValidation>
     <x:dataValidation type="list" sqref="E6">
       <x:formula1>"Einplanen,Nicht einplanen"</x:formula1>
     </x:dataValidation>
     <x:dataValidation type="list" sqref="E10">
       <x:formula1>"Einplanen,Nicht einplanen"</x:formula1>
     </x:dataValidation>
     <x:dataValidation type="list" sqref="E11">
       <x:formula1>"Einplanen,Nicht einplanen"</x:formula1>
     </x:dataValidation>
     <x:dataValidation type="list" sqref="E15">
       <x:formula1>"Einplanen,Nicht einplanen"</x:formula1>
     </x:dataValidation>
     <x:dataValidation type="list" sqref="E18">
       <x:formula1>"Einplanen,Nicht einplanen"</x:formula1>
     </x:dataValidation>
+    <x:dataValidation type="decimal" operator="between" sqref="C5">
+      <x:formula1>0</x:formula1>
+      <x:formula2>1000</x:formula2>
+    </x:dataValidation>
+    <x:dataValidation type="decimal" operator="between" sqref="C7">
+      <x:formula1>0</x:formula1>
+      <x:formula2>1000</x:formula2>
+    </x:dataValidation>
+    <x:dataValidation type="decimal" operator="between" sqref="C8">
+      <x:formula1>0</x:formula1>
+      <x:formula2>1000</x:formula2>
+    </x:dataValidation>
+    <x:dataValidation type="decimal" operator="between" sqref="C9">
+      <x:formula1>0</x:formula1>
+      <x:formula2>1000</x:formula2>
+    </x:dataValidation>
+    <x:dataValidation type="decimal" operator="between" sqref="C10">
+      <x:formula1>0</x:formula1>
+      <x:formula2>1000</x:formula2>
+    </x:dataValidation>
+    <x:dataValidation type="decimal" operator="between" sqref="C12">
+      <x:formula1>0</x:formula1>
+      <x:formula2>1000</x:formula2>
+    </x:dataValidation>
+    <x:dataValidation type="decimal" operator="between" sqref="C13">
+      <x:formula1>0</x:formula1>
+      <x:formula2>1000</x:formula2>
+    </x:dataValidation>
+    <x:dataValidation type="decimal" operator="between" sqref="C14">
+      <x:formula1>0</x:formula1>
+      <x:formula2>1000</x:formula2>
+    </x:dataValidation>
+    <x:dataValidation type="decimal" operator="between" sqref="C16">
+      <x:formula1>0</x:formula1>
+      <x:formula2>1000</x:formula2>
+    </x:dataValidation>
+    <x:dataValidation type="decimal" operator="between" sqref="C17">
+      <x:formula1>0</x:formula1>
+      <x:formula2>1000</x:formula2>
+    </x:dataValidation>
+    <x:dataValidation type="decimal" operator="between" sqref="C18">
+      <x:formula1>0</x:formula1>
+      <x:formula2>1000</x:formula2>
+    </x:dataValidation>
   </x:dataValidations>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re536c546db58448b"/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R065f0c02e20b4b54"/>
+  <x:legacyDrawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rbb8c2b09452d4528"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="14.25"/>
   <x:cols>
     <x:col min="1" max="1" width="10" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="4" width="15" customWidth="1"/>
     <x:col min="5" max="6" width="16" customWidth="1"/>
     <x:col min="7" max="7" width="12" customWidth="1"/>
     <x:col min="8" max="8" width="45" customWidth="1"/>
     <x:col min="10" max="10" width="27" hidden="0" customWidth="1"/>
     <x:col min="11" max="11" width="15" hidden="0" customWidth="1"/>
     <x:col min="12" max="12" width="1" hidden="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="38.099998474121094" customHeight="1">
       <x:c r="A1" s="43" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="43" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C1" s="43" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D1" s="43" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E1" s="43" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F1" s="43" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G1" s="43" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H1" s="43" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L1" s="440"/>
     </x:row>
     <x:row r="2" ht="32.099998474121094" customHeight="1">
-      <x:c r="A2" s="44" t="s">
-        <x:v>1</x:v>
+      <x:c r="A2" s="44" t="str">
+        <x:v>Fünf vollständige Prüfungen je Fach unter realistischen Zeitbedingungen · anschließend Fehler nacharbeiten</x:v>
       </x:c>
       <x:c r="B2" s="44" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="44" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="44" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="44" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="44" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="44" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="44" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" ht="30" customHeight="1">
       <x:c r="A4" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="H4" s="1" t="s">
-        <x:v>9</x:v>
+      <x:c r="H4" s="1" t="str">
+        <x:v>Fehlerursache / nächste Übung</x:v>
       </x:c>
       <x:c r="J4" s="485" t="str">
         <x:v>Zeitansatz je Prüfung</x:v>
       </x:c>
       <x:c r="K4" s="485" t="str">
         <x:v>Zeitansatz je Prüfung</x:v>
       </x:c>
     </x:row>
     <x:row r="5" ht="30" customHeight="1">
       <x:c r="A5" s="2" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B5" s="2" t="s">
         <x:v>10</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
       <x:c r="C5" s="2" t="str">
         <x:f>IF(L5="","",IF(DAY(L5)&lt;10,"0"&amp;DAY(L5),DAY(L5))&amp;"."&amp;IF(MONTH(L5)&lt;10,"0"&amp;MONTH(L5),MONTH(L5))&amp;"."&amp;YEAR(L5))</x:f>
         <x:v>01.10.2026</x:v>
       </x:c>
       <x:c r="D5" s="21"/>
       <x:c r="E5" s="4"/>
       <x:c r="F5" s="4"/>
       <x:c r="G5" s="480" t="str">
         <x:f t="shared" ref="G5:G14" si="0">IF(OR(E5="",F5="",F5=0),"",E5/F5)</x:f>
       </x:c>
       <x:c r="H5" s="4"/>
       <x:c r="J5" s="461" t="str">
         <x:v>Prüfungsdauer (Min.)</x:v>
       </x:c>
       <x:c r="K5" s="493" t="n">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L5" t="n">
         <x:f>IF('Lernplan'!$M$5="","",'Lernplan'!$M$5-35)</x:f>
         <x:v>46296</x:v>
       </x:c>
     </x:row>
     <x:row r="6" ht="30" customHeight="1">
       <x:c r="A6" s="2" t="s">
-        <x:v>12</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B6" s="2" t="s">
-        <x:v>11</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="2" t="str">
         <x:f>IF(L6="","",IF(DAY(L6)&lt;10,"0"&amp;DAY(L6),DAY(L6))&amp;"."&amp;IF(MONTH(L6)&lt;10,"0"&amp;MONTH(L6),MONTH(L6))&amp;"."&amp;YEAR(L6))</x:f>
         <x:v>01.10.2026</x:v>
       </x:c>
       <x:c r="D6" s="21"/>
       <x:c r="E6" s="4"/>
       <x:c r="F6" s="4"/>
       <x:c r="G6" s="480" t="str">
         <x:f t="shared" si="0">IF(OR(E6="",F6="",F6=0),"",E6/F6)</x:f>
       </x:c>
       <x:c r="H6" s="4"/>
       <x:c r="J6" s="461" t="str">
         <x:v>Nachbereitung (Min.)</x:v>
       </x:c>
       <x:c r="K6" s="493" t="n">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L6" t="n">
         <x:f>IF('Lernplan'!$M$5="","",'Lernplan'!$M$5-35)</x:f>
         <x:v>46296</x:v>
       </x:c>
     </x:row>
     <x:row r="7" ht="30" customHeight="1">
       <x:c r="A7" s="2" t="s">
-        <x:v>10</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="B7" s="2" t="s">
-        <x:v>13</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C7" s="2" t="str">
         <x:f>IF(L7="","",IF(DAY(L7)&lt;10,"0"&amp;DAY(L7),DAY(L7))&amp;"."&amp;IF(MONTH(L7)&lt;10,"0"&amp;MONTH(L7),MONTH(L7))&amp;"."&amp;YEAR(L7))</x:f>
         <x:v>08.10.2026</x:v>
       </x:c>
       <x:c r="D7" s="21"/>
       <x:c r="E7" s="4"/>
       <x:c r="F7" s="4"/>
       <x:c r="G7" s="480" t="str">
         <x:f t="shared" si="0">IF(OR(E7="",F7="",F7=0),"",E7/F7)</x:f>
       </x:c>
       <x:c r="H7" s="4"/>
       <x:c r="J7" s="461" t="str">
         <x:v>Gesamt je Training (Std.)</x:v>
       </x:c>
       <x:c r="K7" s="495" t="n">
         <x:f>(K5+K6)/60</x:f>
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="L7" t="n">
         <x:f>IF('Lernplan'!$M$5="","",'Lernplan'!$M$5-28)</x:f>
         <x:v>46303</x:v>
       </x:c>
     </x:row>
     <x:row r="8" ht="30" customHeight="1">
       <x:c r="A8" s="2" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B8" s="2" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="C8" s="2" t="str">
         <x:f>IF(L8="","",IF(DAY(L8)&lt;10,"0"&amp;DAY(L8),DAY(L8))&amp;"."&amp;IF(MONTH(L8)&lt;10,"0"&amp;MONTH(L8),MONTH(L8))&amp;"."&amp;YEAR(L8))</x:f>
         <x:v>08.10.2026</x:v>
       </x:c>
       <x:c r="D8" s="21"/>
       <x:c r="E8" s="4"/>
       <x:c r="F8" s="4"/>
       <x:c r="G8" s="480" t="str">
         <x:f t="shared" si="0">IF(OR(E8="",F8="",F8=0),"",E8/F8)</x:f>
       </x:c>
       <x:c r="H8" s="4"/>
       <x:c r="J8" s="461" t="str">
         <x:v>10 Trainings insgesamt (Std.)</x:v>
       </x:c>
       <x:c r="K8" s="495" t="n">
         <x:f>K7*10</x:f>
         <x:v>25</x:v>
       </x:c>
       <x:c r="L8" t="n">
         <x:f>IF('Lernplan'!$M$5="","",'Lernplan'!$M$5-28)</x:f>
         <x:v>46303</x:v>
       </x:c>
     </x:row>
     <x:row r="9" ht="38.099998474121094" customHeight="1">
       <x:c r="A9" s="2" t="s">
-        <x:v>10</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
-        <x:v>14</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C9" s="2" t="str">
         <x:f>IF(L9="","",IF(DAY(L9)&lt;10,"0"&amp;DAY(L9),DAY(L9))&amp;"."&amp;IF(MONTH(L9)&lt;10,"0"&amp;MONTH(L9),MONTH(L9))&amp;"."&amp;YEAR(L9))</x:f>
         <x:v>15.10.2026</x:v>
       </x:c>
       <x:c r="D9" s="21"/>
       <x:c r="E9" s="4"/>
       <x:c r="F9" s="4"/>
       <x:c r="G9" s="480" t="str">
         <x:f t="shared" si="0">IF(OR(E9="",F9="",F9=0),"",E9/F9)</x:f>
       </x:c>
       <x:c r="H9" s="4"/>
       <x:c r="L9" t="n">
         <x:f>IF('Lernplan'!$M$5="","",'Lernplan'!$M$5-21)</x:f>
         <x:v>46310</x:v>
       </x:c>
     </x:row>
     <x:row r="10" ht="38.099998474121094" customHeight="1">
       <x:c r="A10" s="2" t="s">
-        <x:v>12</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s">
-        <x:v>14</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C10" s="2" t="str">
         <x:f>IF(L10="","",IF(DAY(L10)&lt;10,"0"&amp;DAY(L10),DAY(L10))&amp;"."&amp;IF(MONTH(L10)&lt;10,"0"&amp;MONTH(L10),MONTH(L10))&amp;"."&amp;YEAR(L10))</x:f>
         <x:v>15.10.2026</x:v>
       </x:c>
       <x:c r="D10" s="21"/>
       <x:c r="E10" s="4"/>
       <x:c r="F10" s="4"/>
       <x:c r="G10" s="480" t="str">
         <x:f t="shared" si="0">IF(OR(E10="",F10="",F10=0),"",E10/F10)</x:f>
       </x:c>
       <x:c r="H10" s="4"/>
       <x:c r="L10" t="n">
         <x:f>IF('Lernplan'!$M$5="","",'Lernplan'!$M$5-21)</x:f>
         <x:v>46310</x:v>
       </x:c>
     </x:row>
     <x:row r="11" ht="38.099998474121094" customHeight="1">
       <x:c r="A11" s="2" t="s">
-        <x:v>10</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C11" s="2" t="str">
         <x:f>IF(L11="","",IF(DAY(L11)&lt;10,"0"&amp;DAY(L11),DAY(L11))&amp;"."&amp;IF(MONTH(L11)&lt;10,"0"&amp;MONTH(L11),MONTH(L11))&amp;"."&amp;YEAR(L11))</x:f>
         <x:v>22.10.2026</x:v>
       </x:c>
       <x:c r="D11" s="21"/>
       <x:c r="E11" s="4"/>
       <x:c r="F11" s="4"/>
       <x:c r="G11" s="480" t="str">
         <x:f t="shared" si="0">IF(OR(E11="",F11="",F11=0),"",E11/F11)</x:f>
       </x:c>
       <x:c r="H11" s="4"/>
       <x:c r="L11" t="n">
         <x:f>IF('Lernplan'!$M$5="","",'Lernplan'!$M$5-14)</x:f>
         <x:v>46317</x:v>
       </x:c>
     </x:row>
     <x:row r="12" ht="38.099998474121094" customHeight="1">
       <x:c r="A12" s="2" t="s">
-        <x:v>12</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C12" s="2" t="str">
         <x:f>IF(L12="","",IF(DAY(L12)&lt;10,"0"&amp;DAY(L12),DAY(L12))&amp;"."&amp;IF(MONTH(L12)&lt;10,"0"&amp;MONTH(L12),MONTH(L12))&amp;"."&amp;YEAR(L12))</x:f>
         <x:v>22.10.2026</x:v>
       </x:c>
       <x:c r="D12" s="21"/>
       <x:c r="E12" s="4"/>
       <x:c r="F12" s="4"/>
       <x:c r="G12" s="480" t="str">
         <x:f t="shared" si="0">IF(OR(E12="",F12="",F12=0),"",E12/F12)</x:f>
       </x:c>
       <x:c r="H12" s="4"/>
       <x:c r="L12" t="n">
         <x:f>IF('Lernplan'!$M$5="","",'Lernplan'!$M$5-14)</x:f>
         <x:v>46317</x:v>
       </x:c>
     </x:row>
     <x:row r="13" ht="38.099998474121094" customHeight="1">
       <x:c r="A13" s="2" t="s">
-        <x:v>10</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="B13" s="2" t="s">
-        <x:v>16</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C13" s="2" t="str">
         <x:f>IF(L13="","",IF(DAY(L13)&lt;10,"0"&amp;DAY(L13),DAY(L13))&amp;"."&amp;IF(MONTH(L13)&lt;10,"0"&amp;MONTH(L13),MONTH(L13))&amp;"."&amp;YEAR(L13))</x:f>
         <x:v>29.10.2026</x:v>
       </x:c>
       <x:c r="D13" s="21"/>
       <x:c r="E13" s="4"/>
       <x:c r="F13" s="4"/>
       <x:c r="G13" s="480" t="str">
         <x:f t="shared" si="0">IF(OR(E13="",F13="",F13=0),"",E13/F13)</x:f>
       </x:c>
       <x:c r="H13" s="4"/>
       <x:c r="L13" t="n">
         <x:f>IF('Lernplan'!$M$5="","",'Lernplan'!$M$5-7)</x:f>
         <x:v>46324</x:v>
       </x:c>
     </x:row>
     <x:row r="14" ht="38.099998474121094" customHeight="1">
       <x:c r="A14" s="2" t="s">
-        <x:v>12</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="2" t="s">
-        <x:v>16</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C14" s="2" t="str">
         <x:f>IF(L14="","",IF(DAY(L14)&lt;10,"0"&amp;DAY(L14),DAY(L14))&amp;"."&amp;IF(MONTH(L14)&lt;10,"0"&amp;MONTH(L14),MONTH(L14))&amp;"."&amp;YEAR(L14))</x:f>
         <x:v>29.10.2026</x:v>
       </x:c>
       <x:c r="D14" s="21"/>
       <x:c r="E14" s="4"/>
       <x:c r="F14" s="4"/>
       <x:c r="G14" s="480" t="str">
         <x:f t="shared" si="0">IF(OR(E14="",F14="",F14=0),"",E14/F14)</x:f>
       </x:c>
       <x:c r="H14" s="4"/>
       <x:c r="L14" t="n">
         <x:f>IF('Lernplan'!$M$5="","",'Lernplan'!$M$5-7)</x:f>
         <x:v>46324</x:v>
       </x:c>
     </x:row>
-    <x:row r="16" ht="28" customHeight="1">
+    <x:row r="16" ht="31" customHeight="1">
       <x:c r="A16" s="505" t="str">
-        <x:v>Plane je vollständiger BWH- oder MIKP-Prüfung standardmäßig 90 Minuten Bearbeitung und 60 Minuten Nachbereitung ein. Die beiden Werte rechts sind editierbar. Trage erkannte Lücken anschließend in die jeweilige Checkliste ein.</x:v>
+        <x:v>Je vollständiger Prüfung: standardmäßig 90 Min. Bearbeitung + 60 Min. Nacharbeit (rechts anpassbar). Ohne Lösung beginnen. Danach Fehlerursache notieren: Wissen, Ansatz, Einheiten, Lesen oder Zeit. Fehleraufgaben an einem späteren Tag erneut ohne Lösung bearbeiten. Termine sind feste Vorschläge; vor Lernbeginn liegende oder mit Auszeiten/Kursen kollidierende Termine bitte selbst abstimmen.</x:v>
       </x:c>
       <x:c r="B16" s="506" t="str">
         <x:v>Plane je vollständiger BWH- oder MIKP-Prüfung standardmäßig 90 Minuten Bearbeitung und 60 Minuten Nachbereitung ein. Die beiden Werte rechts sind editierbar. Trage erkannte Lücken anschließend in die jeweilige Checkliste ein.</x:v>
       </x:c>
       <x:c r="C16" s="506" t="str">
         <x:v>Plane je vollständiger BWH- oder MIKP-Prüfung standardmäßig 90 Minuten Bearbeitung und 60 Minuten Nachbereitung ein. Die beiden Werte rechts sind editierbar. Trage erkannte Lücken anschließend in die jeweilige Checkliste ein.</x:v>
       </x:c>
       <x:c r="D16" s="506" t="str">
         <x:v>Plane je vollständiger BWH- oder MIKP-Prüfung standardmäßig 90 Minuten Bearbeitung und 60 Minuten Nachbereitung ein. Die beiden Werte rechts sind editierbar. Trage erkannte Lücken anschließend in die jeweilige Checkliste ein.</x:v>
       </x:c>
       <x:c r="E16" s="506" t="str">
         <x:v>Plane je vollständiger BWH- oder MIKP-Prüfung standardmäßig 90 Minuten Bearbeitung und 60 Minuten Nachbereitung ein. Die beiden Werte rechts sind editierbar. Trage erkannte Lücken anschließend in die jeweilige Checkliste ein.</x:v>
       </x:c>
       <x:c r="F16" s="506" t="str">
         <x:v>Plane je vollständiger BWH- oder MIKP-Prüfung standardmäßig 90 Minuten Bearbeitung und 60 Minuten Nachbereitung ein. Die beiden Werte rechts sind editierbar. Trage erkannte Lücken anschließend in die jeweilige Checkliste ein.</x:v>
       </x:c>
       <x:c r="G16" s="506" t="str">
         <x:v>Plane je vollständiger BWH- oder MIKP-Prüfung standardmäßig 90 Minuten Bearbeitung und 60 Minuten Nachbereitung ein. Die beiden Werte rechts sind editierbar. Trage erkannte Lücken anschließend in die jeweilige Checkliste ein.</x:v>
       </x:c>
       <x:c r="H16" s="507" t="str">
         <x:v>Plane je vollständiger BWH- oder MIKP-Prüfung standardmäßig 90 Minuten Bearbeitung und 60 Minuten Nachbereitung ein. Die beiden Werte rechts sind editierbar. Trage erkannte Lücken anschließend in die jeweilige Checkliste ein.</x:v>
       </x:c>
     </x:row>
-    <x:row r="17" ht="28" customHeight="1">
+    <x:row r="17" ht="31" customHeight="1">
       <x:c r="A17" s="508" t="str">
         <x:v>Plane je vollständiger BWH- oder MIKP-Prüfung standardmäßig 90 Minuten Bearbeitung und 60 Minuten Nachbereitung ein. Die beiden Werte rechts sind editierbar. Trage erkannte Lücken anschließend in die jeweilige Checkliste ein.</x:v>
       </x:c>
       <x:c r="B17" s="509" t="str">
         <x:v>Plane je vollständiger BWH- oder MIKP-Prüfung standardmäßig 90 Minuten Bearbeitung und 60 Minuten Nachbereitung ein. Die beiden Werte rechts sind editierbar. Trage erkannte Lücken anschließend in die jeweilige Checkliste ein.</x:v>
       </x:c>
       <x:c r="C17" s="509" t="str">
         <x:v>Plane je vollständiger BWH- oder MIKP-Prüfung standardmäßig 90 Minuten Bearbeitung und 60 Minuten Nachbereitung ein. Die beiden Werte rechts sind editierbar. Trage erkannte Lücken anschließend in die jeweilige Checkliste ein.</x:v>
       </x:c>
       <x:c r="D17" s="509" t="str">
         <x:v>Plane je vollständiger BWH- oder MIKP-Prüfung standardmäßig 90 Minuten Bearbeitung und 60 Minuten Nachbereitung ein. Die beiden Werte rechts sind editierbar. Trage erkannte Lücken anschließend in die jeweilige Checkliste ein.</x:v>
       </x:c>
       <x:c r="E17" s="509" t="str">
         <x:v>Plane je vollständiger BWH- oder MIKP-Prüfung standardmäßig 90 Minuten Bearbeitung und 60 Minuten Nachbereitung ein. Die beiden Werte rechts sind editierbar. Trage erkannte Lücken anschließend in die jeweilige Checkliste ein.</x:v>
       </x:c>
       <x:c r="F17" s="509" t="str">
         <x:v>Plane je vollständiger BWH- oder MIKP-Prüfung standardmäßig 90 Minuten Bearbeitung und 60 Minuten Nachbereitung ein. Die beiden Werte rechts sind editierbar. Trage erkannte Lücken anschließend in die jeweilige Checkliste ein.</x:v>
       </x:c>
       <x:c r="G17" s="509" t="str">
         <x:v>Plane je vollständiger BWH- oder MIKP-Prüfung standardmäßig 90 Minuten Bearbeitung und 60 Minuten Nachbereitung ein. Die beiden Werte rechts sind editierbar. Trage erkannte Lücken anschließend in die jeweilige Checkliste ein.</x:v>
       </x:c>
       <x:c r="H17" s="510" t="str">
         <x:v>Plane je vollständiger BWH- oder MIKP-Prüfung standardmäßig 90 Minuten Bearbeitung und 60 Minuten Nachbereitung ein. Die beiden Werte rechts sind editierbar. Trage erkannte Lücken anschließend in die jeweilige Checkliste ein.</x:v>
       </x:c>
     </x:row>
-    <x:row r="18" ht="28" customHeight="1">
+    <x:row r="18" ht="31" customHeight="1">
       <x:c r="A18" s="511" t="str">
         <x:v>Plane je vollständiger BWH- oder MIKP-Prüfung standardmäßig 90 Minuten Bearbeitung und 60 Minuten Nachbereitung ein. Die beiden Werte rechts sind editierbar. Trage erkannte Lücken anschließend in die jeweilige Checkliste ein.</x:v>
       </x:c>
       <x:c r="B18" s="512" t="str">
         <x:v>Plane je vollständiger BWH- oder MIKP-Prüfung standardmäßig 90 Minuten Bearbeitung und 60 Minuten Nachbereitung ein. Die beiden Werte rechts sind editierbar. Trage erkannte Lücken anschließend in die jeweilige Checkliste ein.</x:v>
       </x:c>
       <x:c r="C18" s="512" t="str">
         <x:v>Plane je vollständiger BWH- oder MIKP-Prüfung standardmäßig 90 Minuten Bearbeitung und 60 Minuten Nachbereitung ein. Die beiden Werte rechts sind editierbar. Trage erkannte Lücken anschließend in die jeweilige Checkliste ein.</x:v>
       </x:c>
       <x:c r="D18" s="512" t="str">
         <x:v>Plane je vollständiger BWH- oder MIKP-Prüfung standardmäßig 90 Minuten Bearbeitung und 60 Minuten Nachbereitung ein. Die beiden Werte rechts sind editierbar. Trage erkannte Lücken anschließend in die jeweilige Checkliste ein.</x:v>
       </x:c>
       <x:c r="E18" s="512" t="str">
         <x:v>Plane je vollständiger BWH- oder MIKP-Prüfung standardmäßig 90 Minuten Bearbeitung und 60 Minuten Nachbereitung ein. Die beiden Werte rechts sind editierbar. Trage erkannte Lücken anschließend in die jeweilige Checkliste ein.</x:v>
       </x:c>
       <x:c r="F18" s="512" t="str">
         <x:v>Plane je vollständiger BWH- oder MIKP-Prüfung standardmäßig 90 Minuten Bearbeitung und 60 Minuten Nachbereitung ein. Die beiden Werte rechts sind editierbar. Trage erkannte Lücken anschließend in die jeweilige Checkliste ein.</x:v>
       </x:c>
       <x:c r="G18" s="512" t="str">
         <x:v>Plane je vollständiger BWH- oder MIKP-Prüfung standardmäßig 90 Minuten Bearbeitung und 60 Minuten Nachbereitung ein. Die beiden Werte rechts sind editierbar. Trage erkannte Lücken anschließend in die jeweilige Checkliste ein.</x:v>
       </x:c>
       <x:c r="H18" s="513" t="str">
         <x:v>Plane je vollständiger BWH- oder MIKP-Prüfung standardmäßig 90 Minuten Bearbeitung und 60 Minuten Nachbereitung ein. Die beiden Werte rechts sind editierbar. Trage erkannte Lücken anschließend in die jeweilige Checkliste ein.</x:v>
       </x:c>
     </x:row>
@@ -13591,124 +14157,148 @@
       </x:c>
       <x:c r="F19" s="525" t="str">
         <x:v>Kostenlos von Meisterfreunde  •  https://meisterfreun.de/  •  https://www.youtube.com/@Meisterfreunde
 Kurse &amp; Nachhilfe: https://meisterfreun.de/kurse/</x:v>
       </x:c>
       <x:c r="G19" s="525" t="str">
         <x:v>Kostenlos von Meisterfreunde  •  https://meisterfreun.de/  •  https://www.youtube.com/@Meisterfreunde
 Kurse &amp; Nachhilfe: https://meisterfreun.de/kurse/</x:v>
       </x:c>
       <x:c r="H19" s="525" t="str">
         <x:v>Kostenlos von Meisterfreunde  •  https://meisterfreun.de/  •  https://www.youtube.com/@Meisterfreunde
 Kurse &amp; Nachhilfe: https://meisterfreun.de/kurse/</x:v>
       </x:c>
       <x:c r="I19" s="525" t="str">
         <x:v>Kostenlos von Meisterfreunde  •  https://meisterfreun.de/  •  https://www.youtube.com/@Meisterfreunde
 Kurse &amp; Nachhilfe: https://meisterfreun.de/kurse/</x:v>
       </x:c>
       <x:c r="J19" s="525" t="str">
         <x:v>Kostenlos von Meisterfreunde  •  https://meisterfreun.de/  •  https://www.youtube.com/@Meisterfreunde
 Kurse &amp; Nachhilfe: https://meisterfreun.de/kurse/</x:v>
       </x:c>
       <x:c r="K19" s="526" t="str">
         <x:v>Kostenlos von Meisterfreunde  •  https://meisterfreun.de/  •  https://www.youtube.com/@Meisterfreunde
 Kurse &amp; Nachhilfe: https://meisterfreun.de/kurse/</x:v>
       </x:c>
+    </x:row>
+    <x:row r="21" ht="25" customHeight="1">
+      <x:c r="A21" s="559" t="str">
+        <x:f>IF(COUNTIF($L$5:$L$14,"&lt;"&amp;Lernplan!$M$4)&gt;0,"Achtung: Mindestens ein vorgeschlagenes Prüfungstraining liegt vor Deinem Lernbeginn. Trainings müssen vor der Prüfung realistisch nachgeholt oder individuell neu geplant werden.","Training ist nicht nur ein Punktetest: Fehler erklären, gezielt nachlernen und an einem späteren Tag noch einmal selbstständig lösen.")</x:f>
+        <x:v>Training ist nicht nur ein Punktetest: Fehler erklären, gezielt nachlernen und an einem späteren Tag noch einmal selbstständig lösen.</x:v>
+      </x:c>
+      <x:c r="B21" s="559"/>
+      <x:c r="C21" s="559"/>
+      <x:c r="D21" s="559"/>
+      <x:c r="E21" s="559"/>
+      <x:c r="F21" s="559"/>
+      <x:c r="G21" s="559"/>
+      <x:c r="H21" s="559"/>
+    </x:row>
+    <x:row r="22" ht="25" customHeight="1">
+      <x:c r="A22" s="559"/>
+      <x:c r="B22" s="559"/>
+      <x:c r="C22" s="559"/>
+      <x:c r="D22" s="559"/>
+      <x:c r="E22" s="559"/>
+      <x:c r="F22" s="559"/>
+      <x:c r="G22" s="559"/>
+      <x:c r="H22" s="559"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:H2"/>
     <x:mergeCell ref="A16:H18"/>
     <x:mergeCell ref="J4:K4"/>
     <x:mergeCell ref="A19:K19"/>
+    <x:mergeCell ref="A21:H22"/>
   </x:mergeCells>
   <x:conditionalFormatting sqref="A5:B14">
     <x:cfRule type="expression" dxfId="1" priority="1">
       <x:formula>$G5&gt;=0.5</x:formula>
     </x:cfRule>
     <x:cfRule type="expression" dxfId="0" priority="2">
       <x:formula>AND($G5&lt;0.5,$G5&lt;&gt;"")</x:formula>
     </x:cfRule>
   </x:conditionalFormatting>
   <x:dataValidations count="1">
     <x:dataValidation type="decimal" sqref="E5:F14">
       <x:formula1>0</x:formula1>
       <x:formula2>1000</x:formula2>
     </x:dataValidation>
   </x:dataValidations>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R78054b0199414a99"/>
+  <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R07462e8396d94333"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="13" hidden="0" customWidth="1"/>
     <x:col min="2" max="2" width="10" hidden="0" customWidth="1"/>
     <x:col min="3" max="3" width="48" hidden="0" customWidth="1"/>
     <x:col min="4" max="4" width="15" hidden="0" customWidth="1"/>
     <x:col min="5" max="5" width="17" hidden="0" customWidth="1"/>
     <x:col min="6" max="6" width="18" hidden="0" customWidth="1"/>
     <x:col min="7" max="7" width="16" hidden="0" customWidth="1"/>
     <x:col min="8" max="8" width="18" hidden="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="38" customHeight="1">
       <x:c r="A1" s="268" t="str">
         <x:v>Plan-Daten</x:v>
       </x:c>
       <x:c r="B1" s="268" t="str">
         <x:v>Plan-Daten</x:v>
       </x:c>
       <x:c r="C1" s="268" t="str">
         <x:v>Plan-Daten</x:v>
       </x:c>
       <x:c r="D1" s="268" t="str">
         <x:v>Plan-Daten</x:v>
       </x:c>
       <x:c r="E1" s="268" t="str">
         <x:v>Plan-Daten</x:v>
       </x:c>
       <x:c r="F1" s="268" t="str">
         <x:v>Plan-Daten</x:v>
       </x:c>
       <x:c r="G1" s="268" t="str">
         <x:v>Plan-Daten</x:v>
       </x:c>
       <x:c r="H1" s="268" t="str">
         <x:v>Plan-Daten</x:v>
       </x:c>
     </x:row>
     <x:row r="2" ht="32" customHeight="1">
       <x:c r="A2" s="272" t="str">
-        <x:v>Technische Verknüpfungen für das dynamische Gantt – bitte nicht bearbeiten</x:v>
+        <x:v>Technische Reihenfolge: Grundlagen vor Anwendungen; Stunden, Planung und Status kommen aus den Checklisten.</x:v>
       </x:c>
       <x:c r="B2" s="272" t="str">
         <x:v>Technische Verknüpfungen für das dynamische Gantt – bitte nicht bearbeiten</x:v>
       </x:c>
       <x:c r="C2" s="272" t="str">
         <x:v>Technische Verknüpfungen für das dynamische Gantt – bitte nicht bearbeiten</x:v>
       </x:c>
       <x:c r="D2" s="272" t="str">
         <x:v>Technische Verknüpfungen für das dynamische Gantt – bitte nicht bearbeiten</x:v>
       </x:c>
       <x:c r="E2" s="272" t="str">
         <x:v>Technische Verknüpfungen für das dynamische Gantt – bitte nicht bearbeiten</x:v>
       </x:c>
       <x:c r="F2" s="272" t="str">
         <x:v>Technische Verknüpfungen für das dynamische Gantt – bitte nicht bearbeiten</x:v>
       </x:c>
       <x:c r="G2" s="272" t="str">
         <x:v>Technische Verknüpfungen für das dynamische Gantt – bitte nicht bearbeiten</x:v>
       </x:c>
       <x:c r="H2" s="272" t="str">
         <x:v>Technische Verknüpfungen für das dynamische Gantt – bitte nicht bearbeiten</x:v>
       </x:c>
     </x:row>
     <x:row r="4" ht="32" customHeight="1">
       <x:c r="A4" s="277" t="str">
@@ -13722,700 +14312,1602 @@
       </x:c>
       <x:c r="D4" s="277" t="str">
         <x:v>Basisstunden</x:v>
       </x:c>
       <x:c r="E4" s="277" t="str">
         <x:v>Priorität</x:v>
       </x:c>
       <x:c r="F4" s="277" t="str">
         <x:v>Planung</x:v>
       </x:c>
       <x:c r="G4" s="277" t="str">
         <x:v>Status</x:v>
       </x:c>
       <x:c r="H4" s="277" t="str">
         <x:v>Position im Gantt</x:v>
       </x:c>
     </x:row>
     <x:row r="5" ht="30" customHeight="1">
       <x:c r="A5" s="74" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B5" s="73" t="str">
         <x:v>BWH</x:v>
       </x:c>
       <x:c r="C5" s="73" t="str">
-        <x:v>Unternehmensumwelt</x:v>
+        <x:f>'BWH-Checkliste'!B11</x:f>
+        <x:v>Internes Rechnungswesen – Überblick/Grundlagen</x:v>
       </x:c>
       <x:c r="D5" s="76" t="n">
-        <x:v>8</x:v>
+        <x:f>'BWH-Checkliste'!C11</x:f>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="E5" s="74" t="str">
+        <x:f>'BWH-Checkliste'!F11</x:f>
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="F5" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$E$5</x:f>
+        <x:f>'BWH-Checkliste'!E11</x:f>
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="G5" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$D$5</x:f>
+        <x:f>'BWH-Checkliste'!D11</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="H5" s="441" t="n">
         <x:f>IF(F5="Einplanen",COUNTIF($F$5:F5,"Einplanen"),"")</x:f>
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="6" ht="30" customHeight="1">
       <x:c r="A6" s="74" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B6" s="73" t="str">
-        <x:v>MIKP</x:v>
+        <x:v>BWH</x:v>
       </x:c>
       <x:c r="C6" s="73" t="str">
-        <x:v>EDV im Unternehmen</x:v>
+        <x:f>'BWH-Checkliste'!B5</x:f>
+        <x:v>Unternehmensumwelt</x:v>
       </x:c>
       <x:c r="D6" s="76" t="n">
+        <x:f>'BWH-Checkliste'!C5</x:f>
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="74" t="str">
+        <x:f>'BWH-Checkliste'!F5</x:f>
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="F6" s="286" t="str">
-        <x:f>'MIKP-Checkliste'!$E$5</x:f>
+        <x:f>'BWH-Checkliste'!E5</x:f>
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="G6" s="286" t="str">
-        <x:f>'MIKP-Checkliste'!$D$5</x:f>
+        <x:f>'BWH-Checkliste'!D5</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="H6" s="441" t="n">
         <x:f>IF(F6="Einplanen",COUNTIF($F$5:F6,"Einplanen"),"")</x:f>
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" ht="30" customHeight="1">
       <x:c r="A7" s="74" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B7" s="73" t="str">
-        <x:v>BWH</x:v>
+        <x:v>MIKP</x:v>
       </x:c>
       <x:c r="C7" s="73" t="str">
-        <x:v>Aufbauorganisation</x:v>
+        <x:f>'MIKP-Checkliste'!B5</x:f>
+        <x:v>Prozessdaten / IT im Unternehmen</x:v>
       </x:c>
       <x:c r="D7" s="76" t="n">
-        <x:v>4</x:v>
+        <x:f>'MIKP-Checkliste'!C5</x:f>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E7" s="74" t="str">
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="F7" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$E$6</x:f>
+        <x:f>'MIKP-Checkliste'!E5</x:f>
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="G7" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$D$6</x:f>
+        <x:f>'MIKP-Checkliste'!D5</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="H7" s="441" t="n">
         <x:f>IF(F7="Einplanen",COUNTIF($F$5:F7,"Einplanen"),"")</x:f>
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" ht="30" customHeight="1">
       <x:c r="A8" s="74" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B8" s="73" t="str">
         <x:v>BWH</x:v>
       </x:c>
       <x:c r="C8" s="73" t="str">
-        <x:v>Ablauforganisation</x:v>
+        <x:f>'BWH-Checkliste'!B17</x:f>
+        <x:v>↳ Deckungsbeitragsrechnung und Break-even</x:v>
       </x:c>
       <x:c r="D8" s="76" t="n">
-        <x:v>6</x:v>
+        <x:f>'BWH-Checkliste'!C17</x:f>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E8" s="74" t="str">
+        <x:f>'BWH-Checkliste'!F17</x:f>
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="F8" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$E$7</x:f>
+        <x:f>'BWH-Checkliste'!E17</x:f>
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="G8" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$D$7</x:f>
+        <x:f>'BWH-Checkliste'!D17</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="H8" s="441" t="n">
         <x:f>IF(F8="Einplanen",COUNTIF($F$5:F8,"Einplanen"),"")</x:f>
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" ht="30" customHeight="1">
       <x:c r="A9" s="74" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B9" s="73" t="str">
-        <x:v>MIKP</x:v>
+        <x:v>BWH</x:v>
       </x:c>
       <x:c r="C9" s="73" t="str">
-        <x:v>Planungstechniken</x:v>
+        <x:f>'BWH-Checkliste'!B6</x:f>
+        <x:v>Aufbauorganisation</x:v>
       </x:c>
       <x:c r="D9" s="76" t="n">
-        <x:v>14</x:v>
+        <x:f>'BWH-Checkliste'!C6</x:f>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="E9" s="74" t="str">
+        <x:f>'BWH-Checkliste'!F6</x:f>
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="F9" s="286" t="str">
-        <x:f>'MIKP-Checkliste'!$E$6</x:f>
+        <x:f>'BWH-Checkliste'!E6</x:f>
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="G9" s="286" t="str">
-        <x:f>'MIKP-Checkliste'!$D$6</x:f>
+        <x:f>'BWH-Checkliste'!D6</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="H9" s="441" t="n">
         <x:f>IF(F9="Einplanen",COUNTIF($F$5:F9,"Einplanen"),"")</x:f>
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" ht="30" customHeight="1">
       <x:c r="A10" s="74" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B10" s="73" t="str">
         <x:v>BWH</x:v>
       </x:c>
       <x:c r="C10" s="73" t="str">
-        <x:v>Materialwirtschaft</x:v>
+        <x:f>'BWH-Checkliste'!B7</x:f>
+        <x:v>Ablauforganisation und Changemanagement</x:v>
       </x:c>
       <x:c r="D10" s="76" t="n">
-        <x:v>12</x:v>
+        <x:f>'BWH-Checkliste'!C7</x:f>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E10" s="74" t="str">
+        <x:f>'BWH-Checkliste'!F7</x:f>
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="F10" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$E$9</x:f>
+        <x:f>'BWH-Checkliste'!E7</x:f>
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="G10" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$D$9</x:f>
+        <x:f>'BWH-Checkliste'!D7</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="H10" s="441" t="n">
         <x:f>IF(F10="Einplanen",COUNTIF($F$5:F10,"Einplanen"),"")</x:f>
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" ht="30" customHeight="1">
       <x:c r="A11" s="74" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="73" t="str">
-        <x:v>BWH</x:v>
+        <x:v>MIKP</x:v>
       </x:c>
       <x:c r="C11" s="73" t="str">
-        <x:v>Produktionsfaktor Arbeit</x:v>
+        <x:f>'MIKP-Checkliste'!B6</x:f>
+        <x:v>Planungstechniken</x:v>
       </x:c>
       <x:c r="D11" s="76" t="n">
-        <x:v>8</x:v>
+        <x:f>'MIKP-Checkliste'!C6</x:f>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E11" s="74" t="str">
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="F11" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$E$10</x:f>
+        <x:f>'MIKP-Checkliste'!E6</x:f>
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="G11" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$D$10</x:f>
+        <x:f>'MIKP-Checkliste'!D6</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="H11" s="441" t="n">
         <x:f>IF(F11="Einplanen",COUNTIF($F$5:F11,"Einplanen"),"")</x:f>
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" ht="30" customHeight="1">
       <x:c r="A12" s="74" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B12" s="73" t="str">
-        <x:v>MIKP</x:v>
+        <x:v>BWH</x:v>
       </x:c>
       <x:c r="C12" s="73" t="str">
-        <x:v>Präsentationstechniken</x:v>
+        <x:f>'BWH-Checkliste'!B9</x:f>
+        <x:v>Materialwirtschaft</x:v>
       </x:c>
       <x:c r="D12" s="76" t="n">
-        <x:v>8</x:v>
+        <x:f>'BWH-Checkliste'!C9</x:f>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E12" s="74" t="str">
+        <x:f>'BWH-Checkliste'!F9</x:f>
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="F12" s="286" t="str">
-        <x:f>'MIKP-Checkliste'!$E$10</x:f>
+        <x:f>'BWH-Checkliste'!E9</x:f>
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="G12" s="286" t="str">
-        <x:f>'MIKP-Checkliste'!$D$10</x:f>
+        <x:f>'BWH-Checkliste'!D9</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="H12" s="441" t="n">
         <x:f>IF(F12="Einplanen",COUNTIF($F$5:F12,"Einplanen"),"")</x:f>
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" ht="30" customHeight="1">
       <x:c r="A13" s="74" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B13" s="73" t="str">
         <x:v>BWH</x:v>
       </x:c>
       <x:c r="C13" s="73" t="str">
-        <x:v>Differenzierte Zuschlagskalkulation</x:v>
+        <x:f>'BWH-Checkliste'!B10</x:f>
+        <x:v>Produktionsfaktor Arbeit / Arbeitsentgelt</x:v>
       </x:c>
       <x:c r="D13" s="76" t="n">
-        <x:v>8</x:v>
+        <x:f>'BWH-Checkliste'!C10</x:f>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E13" s="74" t="str">
+        <x:f>'BWH-Checkliste'!F10</x:f>
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="F13" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$E$16</x:f>
+        <x:f>'BWH-Checkliste'!E10</x:f>
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="G13" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$D$16</x:f>
+        <x:f>'BWH-Checkliste'!D10</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="H13" s="441" t="n">
         <x:f>IF(F13="Einplanen",COUNTIF($F$5:F13,"Einplanen"),"")</x:f>
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="14" ht="30" customHeight="1">
       <x:c r="A14" s="74" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B14" s="73" t="str">
-        <x:v>BWH</x:v>
+        <x:v>MIKP</x:v>
       </x:c>
       <x:c r="C14" s="73" t="str">
-        <x:v>Deckungsbeitragsrechnung und Break-even</x:v>
+        <x:f>'MIKP-Checkliste'!B15</x:f>
+        <x:v>Projektmanagement</x:v>
       </x:c>
       <x:c r="D14" s="76" t="n">
-        <x:v>16</x:v>
+        <x:f>'MIKP-Checkliste'!C15</x:f>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E14" s="74" t="str">
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="F14" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$E$17</x:f>
+        <x:f>'MIKP-Checkliste'!E15</x:f>
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="G14" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$D$17</x:f>
+        <x:f>'MIKP-Checkliste'!D15</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="H14" s="441" t="n">
         <x:f>IF(F14="Einplanen",COUNTIF($F$5:F14,"Einplanen"),"")</x:f>
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="15" ht="30" customHeight="1">
       <x:c r="A15" s="74" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B15" s="73" t="str">
-        <x:v>MIKP</x:v>
+        <x:v>BWH</x:v>
       </x:c>
       <x:c r="C15" s="73" t="str">
-        <x:v>Technische Unterlagen</x:v>
+        <x:f>'BWH-Checkliste'!B15</x:f>
+        <x:v>↳ Betriebsabrechnungsbogen</x:v>
       </x:c>
       <x:c r="D15" s="76" t="n">
-        <x:v>14</x:v>
+        <x:f>'BWH-Checkliste'!C15</x:f>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="E15" s="74" t="str">
-        <x:v>Wichtig</x:v>
+        <x:f>'BWH-Checkliste'!F15</x:f>
+        <x:v>Mittel</x:v>
       </x:c>
       <x:c r="F15" s="286" t="str">
-        <x:f>'MIKP-Checkliste'!$E$11</x:f>
+        <x:f>'BWH-Checkliste'!E15</x:f>
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="G15" s="286" t="str">
-        <x:f>'MIKP-Checkliste'!$D$11</x:f>
+        <x:f>'BWH-Checkliste'!D15</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="H15" s="441" t="n">
         <x:f>IF(F15="Einplanen",COUNTIF($F$5:F15,"Einplanen"),"")</x:f>
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="16" ht="30" customHeight="1">
       <x:c r="A16" s="74" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B16" s="73" t="str">
-        <x:v>MIKP</x:v>
+        <x:v>BWH</x:v>
       </x:c>
       <x:c r="C16" s="73" t="str">
-        <x:v>Projektmanagement</x:v>
+        <x:f>'BWH-Checkliste'!B16</x:f>
+        <x:v>↳ Differenzierte Zuschlagskalkulation</x:v>
       </x:c>
       <x:c r="D16" s="76" t="n">
+        <x:f>'BWH-Checkliste'!C16</x:f>
         <x:v>10</x:v>
       </x:c>
       <x:c r="E16" s="74" t="str">
+        <x:f>'BWH-Checkliste'!F16</x:f>
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="F16" s="286" t="str">
-        <x:f>'MIKP-Checkliste'!$E$15</x:f>
+        <x:f>'BWH-Checkliste'!E16</x:f>
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="G16" s="286" t="str">
-        <x:f>'MIKP-Checkliste'!$D$15</x:f>
+        <x:f>'BWH-Checkliste'!D16</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="H16" s="441" t="n">
         <x:f>IF(F16="Einplanen",COUNTIF($F$5:F16,"Einplanen"),"")</x:f>
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" ht="30" customHeight="1">
       <x:c r="A17" s="74" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B17" s="73" t="str">
-        <x:v>MIKP</x:v>
+        <x:v>BWH</x:v>
       </x:c>
       <x:c r="C17" s="73" t="str">
-        <x:v>Informations- und Kommunikationsformen</x:v>
+        <x:f>'BWH-Checkliste'!B14</x:f>
+        <x:v>↳ Maschinenstundensatz</x:v>
       </x:c>
       <x:c r="D17" s="76" t="n">
+        <x:f>'BWH-Checkliste'!C14</x:f>
         <x:v>6</x:v>
       </x:c>
       <x:c r="E17" s="74" t="str">
+        <x:f>'BWH-Checkliste'!F14</x:f>
         <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="F17" s="286" t="str">
-        <x:f>'MIKP-Checkliste'!$E$18</x:f>
+        <x:f>'BWH-Checkliste'!E14</x:f>
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="G17" s="286" t="str">
-        <x:f>'MIKP-Checkliste'!$D$18</x:f>
+        <x:f>'BWH-Checkliste'!D14</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="H17" s="441" t="n">
         <x:f>IF(F17="Einplanen",COUNTIF($F$5:F17,"Einplanen"),"")</x:f>
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="18" ht="30" customHeight="1">
       <x:c r="A18" s="74" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B18" s="73" t="str">
-        <x:v>BWH</x:v>
+        <x:v>MIKP</x:v>
       </x:c>
       <x:c r="C18" s="73" t="str">
-        <x:v>Zeit- und Kapazitätswirtschaft</x:v>
+        <x:f>'MIKP-Checkliste'!B18</x:f>
+        <x:v>Information und Kommunikation – Falltraining</x:v>
       </x:c>
       <x:c r="D18" s="76" t="n">
+        <x:f>'MIKP-Checkliste'!C18</x:f>
         <x:v>10</x:v>
       </x:c>
       <x:c r="E18" s="74" t="str">
-        <x:v>Mittel</x:v>
+        <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="F18" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$E$8</x:f>
+        <x:f>'MIKP-Checkliste'!E18</x:f>
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="G18" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$D$8</x:f>
+        <x:f>'MIKP-Checkliste'!D18</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="H18" s="441" t="n">
         <x:f>IF(F18="Einplanen",COUNTIF($F$5:F18,"Einplanen"),"")</x:f>
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="19" ht="30" customHeight="1">
       <x:c r="A19" s="74" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B19" s="73" t="str">
         <x:v>BWH</x:v>
       </x:c>
       <x:c r="C19" s="73" t="str">
-        <x:v>Internes Rechnungswesen – Überblick/Grundlagen</x:v>
+        <x:f>'BWH-Checkliste'!B8</x:f>
+        <x:v>Zeit- und Kapazitätswirtschaft</x:v>
       </x:c>
       <x:c r="D19" s="76" t="n">
-        <x:v>2</x:v>
+        <x:f>'BWH-Checkliste'!C8</x:f>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E19" s="74" t="str">
+        <x:f>'BWH-Checkliste'!F8</x:f>
         <x:v>Mittel</x:v>
       </x:c>
       <x:c r="F19" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$E$11</x:f>
+        <x:f>'BWH-Checkliste'!E8</x:f>
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="G19" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$D$11</x:f>
+        <x:f>'BWH-Checkliste'!D8</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="H19" s="441" t="n">
         <x:f>IF(F19="Einplanen",COUNTIF($F$5:F19,"Einplanen"),"")</x:f>
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" ht="30" customHeight="1">
       <x:c r="A20" s="74" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B20" s="73" t="str">
-        <x:v>BWH</x:v>
+        <x:v>MIKP</x:v>
       </x:c>
       <x:c r="C20" s="73" t="str">
-        <x:v>Maschinenstundensatz</x:v>
+        <x:f>'MIKP-Checkliste'!B11</x:f>
+        <x:v>Technische Unterlagen</x:v>
       </x:c>
       <x:c r="D20" s="76" t="n">
-        <x:v>4</x:v>
+        <x:f>'MIKP-Checkliste'!C11</x:f>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E20" s="74" t="str">
-        <x:v>Mittel</x:v>
+        <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="F20" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$E$14</x:f>
+        <x:f>'MIKP-Checkliste'!E11</x:f>
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="G20" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$D$14</x:f>
+        <x:f>'MIKP-Checkliste'!D11</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="H20" s="441" t="n">
         <x:f>IF(F20="Einplanen",COUNTIF($F$5:F20,"Einplanen"),"")</x:f>
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="21" ht="30" customHeight="1">
       <x:c r="A21" s="74" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B21" s="73" t="str">
-        <x:v>BWH</x:v>
+        <x:v>MIKP</x:v>
       </x:c>
       <x:c r="C21" s="73" t="str">
-        <x:v>Betriebsabrechnungsbogen</x:v>
+        <x:f>'MIKP-Checkliste'!B10</x:f>
+        <x:v>Präsentationstechniken</x:v>
       </x:c>
       <x:c r="D21" s="76" t="n">
-        <x:v>4</x:v>
+        <x:f>'MIKP-Checkliste'!C10</x:f>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E21" s="74" t="str">
-        <x:v>Mittel</x:v>
+        <x:v>Wichtig</x:v>
       </x:c>
       <x:c r="F21" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$E$15</x:f>
+        <x:f>'MIKP-Checkliste'!E10</x:f>
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="G21" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$D$15</x:f>
+        <x:f>'MIKP-Checkliste'!D10</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="H21" s="441" t="n">
         <x:f>IF(F21="Einplanen",COUNTIF($F$5:F21,"Einplanen"),"")</x:f>
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="22" ht="30" customHeight="1">
       <x:c r="A22" s="74" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B22" s="73" t="str">
         <x:v>BWH</x:v>
       </x:c>
       <x:c r="C22" s="73" t="str">
-        <x:v>Investitionsrechnung</x:v>
+        <x:f>'BWH-Checkliste'!B12</x:f>
+        <x:v>↳ Ein-, zwei- und mehrstufige Divisionskalkulation</x:v>
       </x:c>
       <x:c r="D22" s="76" t="n">
-        <x:v>4</x:v>
+        <x:f>'BWH-Checkliste'!C12</x:f>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="E22" s="74" t="str">
-        <x:v>Mittel</x:v>
+        <x:f>'BWH-Checkliste'!F12</x:f>
+        <x:v>Weniger wichtig</x:v>
       </x:c>
       <x:c r="F22" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$E$20</x:f>
+        <x:f>'BWH-Checkliste'!E12</x:f>
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="G22" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$D$20</x:f>
+        <x:f>'BWH-Checkliste'!D12</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="H22" s="441" t="n">
         <x:f>IF(F22="Einplanen",COUNTIF($F$5:F22,"Einplanen"),"")</x:f>
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="23" ht="30" customHeight="1">
       <x:c r="A23" s="74" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B23" s="73" t="str">
         <x:v>BWH</x:v>
       </x:c>
       <x:c r="C23" s="73" t="str">
-        <x:v>Ein-, zwei- und mehrstufige Divisionskalkulation</x:v>
+        <x:f>'BWH-Checkliste'!B13</x:f>
+        <x:v>↳ Äquivalenzziffernkalkulation</x:v>
       </x:c>
       <x:c r="D23" s="76" t="n">
-        <x:v>1</x:v>
+        <x:f>'BWH-Checkliste'!C13</x:f>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="E23" s="74" t="str">
+        <x:f>'BWH-Checkliste'!F13</x:f>
         <x:v>Weniger wichtig</x:v>
       </x:c>
       <x:c r="F23" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$E$12</x:f>
+        <x:f>'BWH-Checkliste'!E13</x:f>
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="G23" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$D$12</x:f>
+        <x:f>'BWH-Checkliste'!D13</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="H23" s="441" t="n">
         <x:f>IF(F23="Einplanen",COUNTIF($F$5:F23,"Einplanen"),"")</x:f>
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="24" ht="30" customHeight="1">
       <x:c r="A24" s="74" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B24" s="73" t="str">
         <x:v>BWH</x:v>
       </x:c>
       <x:c r="C24" s="73" t="str">
-        <x:v>Äquivalenzziffernkalkulation</x:v>
+        <x:f>'BWH-Checkliste'!B18</x:f>
+        <x:v>Externes Rechnungswesen</x:v>
       </x:c>
       <x:c r="D24" s="76" t="n">
-        <x:v>2</x:v>
+        <x:f>'BWH-Checkliste'!C18</x:f>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="E24" s="74" t="str">
+        <x:f>'BWH-Checkliste'!F18</x:f>
         <x:v>Weniger wichtig</x:v>
       </x:c>
       <x:c r="F24" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$E$13</x:f>
+        <x:f>'BWH-Checkliste'!E18</x:f>
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="G24" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$D$13</x:f>
+        <x:f>'BWH-Checkliste'!D18</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="H24" s="441" t="n">
         <x:f>IF(F24="Einplanen",COUNTIF($F$5:F24,"Einplanen"),"")</x:f>
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="25" ht="30" customHeight="1">
       <x:c r="A25" s="74" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="73" t="str">
         <x:v>BWH</x:v>
       </x:c>
       <x:c r="C25" s="73" t="str">
-        <x:v>Externes Rechnungswesen</x:v>
+        <x:f>'BWH-Checkliste'!B19</x:f>
+        <x:v>Leasing</x:v>
       </x:c>
       <x:c r="D25" s="76" t="n">
-        <x:v>8</x:v>
+        <x:f>'BWH-Checkliste'!C19</x:f>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="E25" s="74" t="str">
+        <x:f>'BWH-Checkliste'!F19</x:f>
         <x:v>Weniger wichtig</x:v>
       </x:c>
       <x:c r="F25" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$E$18</x:f>
+        <x:f>'BWH-Checkliste'!E19</x:f>
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="G25" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$D$18</x:f>
+        <x:f>'BWH-Checkliste'!D19</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="H25" s="441" t="n">
         <x:f>IF(F25="Einplanen",COUNTIF($F$5:F25,"Einplanen"),"")</x:f>
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="26" ht="30" customHeight="1">
       <x:c r="A26" s="74" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B26" s="73" t="str">
         <x:v>BWH</x:v>
       </x:c>
       <x:c r="C26" s="73" t="str">
-        <x:v>Leasing</x:v>
+        <x:f>'BWH-Checkliste'!B20</x:f>
+        <x:v>Investition und Finanzierung – BQ-Grundlagen</x:v>
       </x:c>
       <x:c r="D26" s="76" t="n">
+        <x:f>'BWH-Checkliste'!C20</x:f>
         <x:v>1</x:v>
       </x:c>
       <x:c r="E26" s="74" t="str">
+        <x:f>'BWH-Checkliste'!F20</x:f>
         <x:v>Weniger wichtig</x:v>
       </x:c>
       <x:c r="F26" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$E$19</x:f>
+        <x:f>'BWH-Checkliste'!E20</x:f>
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="G26" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$D$19</x:f>
+        <x:f>'BWH-Checkliste'!D20</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="H26" s="441" t="n">
         <x:f>IF(F26="Einplanen",COUNTIF($F$5:F26,"Einplanen"),"")</x:f>
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="27" ht="30" customHeight="1">
       <x:c r="A27" s="74" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B27" s="73" t="str">
         <x:v>BWH</x:v>
       </x:c>
       <x:c r="C27" s="73" t="str">
+        <x:f>'BWH-Checkliste'!B21</x:f>
         <x:v>Budgetierung</x:v>
       </x:c>
       <x:c r="D27" s="76" t="n">
+        <x:f>'BWH-Checkliste'!C21</x:f>
         <x:v>1</x:v>
       </x:c>
       <x:c r="E27" s="74" t="str">
+        <x:f>'BWH-Checkliste'!F21</x:f>
         <x:v>Weniger wichtig</x:v>
       </x:c>
       <x:c r="F27" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$E$21</x:f>
+        <x:f>'BWH-Checkliste'!E21</x:f>
         <x:v>Einplanen</x:v>
       </x:c>
       <x:c r="G27" s="286" t="str">
-        <x:f>'BWH-Checkliste'!$D$21</x:f>
+        <x:f>'BWH-Checkliste'!D21</x:f>
         <x:v>☐ Offen</x:v>
       </x:c>
       <x:c r="H27" s="441" t="n">
         <x:f>IF(F27="Einplanen",COUNTIF($F$5:F27,"Einplanen"),"")</x:f>
         <x:v>23</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:H2"/>
   </x:mergeCells>
   <x:conditionalFormatting sqref="A5:H27">
     <x:cfRule type="expression" dxfId="31" priority="1">
       <x:formula>$F5="Nicht einplanen"</x:formula>
     </x:cfRule>
     <x:cfRule type="expression" dxfId="63" priority="2">
       <x:formula>$F5="Nicht einplanen"</x:formula>
     </x:cfRule>
   </x:conditionalFormatting>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </x:worksheet>
 </file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:tabColor rgb="FFEBA923"/>
+  </x:sheetPr>
+  <x:sheetViews>
+    <x:sheetView showGridLines="0" workbookViewId="0">
+      <x:pane ySplit="12" topLeftCell="A13" activePane="bottomLeft" state="frozen"/>
+    </x:sheetView>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="36" hidden="0" customWidth="1"/>
+    <x:col min="2" max="2" width="17" hidden="0" customWidth="1"/>
+    <x:col min="3" max="3" width="12" hidden="0" customWidth="1"/>
+    <x:col min="4" max="4" width="24" hidden="0" customWidth="1"/>
+    <x:col min="5" max="5" width="24" hidden="0" customWidth="1"/>
+    <x:col min="6" max="6" width="62" hidden="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" ht="30" customHeight="1">
+      <x:c r="A1" s="564" t="str">
+        <x:v>Dein Lernplan: Schwerpunkte setzen, den ganzen Stoff behalten</x:v>
+      </x:c>
+      <x:c r="B1" s="564"/>
+      <x:c r="C1" s="564"/>
+      <x:c r="D1" s="564"/>
+      <x:c r="E1" s="564"/>
+      <x:c r="F1" s="564"/>
+    </x:row>
+    <x:row r="2" ht="23" customHeight="1">
+      <x:c r="A2" s="565" t="str">
+        <x:v>1  Starte mit einer kurzen Diagnose: eine Rechenaufgabe und einen Wissens-/Transferfall ohne Lösung bearbeiten. Was kannst Du selbstständig? Wo scheitern Ansatz, Begründung oder Zeit? Die persönliche Lücke zählt neben der bisherigen Prüfungshäufigkeit.</x:v>
+      </x:c>
+      <x:c r="B2" s="565"/>
+      <x:c r="C2" s="565"/>
+      <x:c r="D2" s="565"/>
+      <x:c r="E2" s="565"/>
+      <x:c r="F2" s="565"/>
+    </x:row>
+    <x:row r="3" ht="23" customHeight="1">
+      <x:c r="A3" s="565"/>
+      <x:c r="B3" s="565"/>
+      <x:c r="C3" s="565"/>
+      <x:c r="D3" s="565"/>
+      <x:c r="E3" s="565"/>
+      <x:c r="F3" s="565"/>
+    </x:row>
+    <x:row r="4" ht="23" customHeight="1">
+      <x:c r="A4" s="565" t="str">
+        <x:v>2  Im Blatt „Lernplan“ Start und Prüfungstermin anpassen. In den Checklisten Basisstunden nach Deinem Lernstand ändern. Sie werden automatisch übernommen. Die vorgeschlagene Reihenfolge beginnt mit Grundlagen und häufigen Themen; Basis = Planungsansatz, keine Erfolgsgarantie.</x:v>
+      </x:c>
+      <x:c r="B4" s="565"/>
+      <x:c r="C4" s="565"/>
+      <x:c r="D4" s="565"/>
+      <x:c r="E4" s="565"/>
+      <x:c r="F4" s="565"/>
+    </x:row>
+    <x:row r="5" ht="23" customHeight="1">
+      <x:c r="A5" s="565"/>
+      <x:c r="B5" s="565"/>
+      <x:c r="C5" s="565"/>
+      <x:c r="D5" s="565"/>
+      <x:c r="E5" s="565"/>
+      <x:c r="F5" s="565"/>
+    </x:row>
+    <x:row r="6" ht="23" customHeight="1">
+      <x:c r="A6" s="565" t="str">
+        <x:v>3  In jeder Lernwoche: alte Fragen ohne Nachschlagen abrufen, eine gemischte Aufgabe lösen, Fehler erklären und nach zeitlichem Abstand erneut versuchen. Als Startwert etwa 20 % des Themenbudgets dafür reservieren, nicht zusätzlich auf die Stunden addieren. Schwache Themen bekommen mehr Zeit.</x:v>
+      </x:c>
+      <x:c r="B6" s="565"/>
+      <x:c r="C6" s="565"/>
+      <x:c r="D6" s="565"/>
+      <x:c r="E6" s="565"/>
+      <x:c r="F6" s="565"/>
+    </x:row>
+    <x:row r="7" ht="23" customHeight="1">
+      <x:c r="A7" s="565"/>
+      <x:c r="B7" s="565"/>
+      <x:c r="C7" s="565"/>
+      <x:c r="D7" s="565"/>
+      <x:c r="E7" s="565"/>
+      <x:c r="F7" s="565"/>
+    </x:row>
+    <x:row r="8" ht="23" customHeight="1">
+      <x:c r="A8" s="565" t="str">
+        <x:v>4  Ein Paket gilt erst nach einem selbstständigen Selbsttest als erledigt. Einzelne erfolgreiche Versuche später wiederholen. Die letzten fünf Wochen enthalten je fünf BWH- und MIKP-Prüfungen mit Nacharbeit. Feste Trainingstermine auf Auszeit-/Kurskonflikte prüfen.</x:v>
+      </x:c>
+      <x:c r="B8" s="565"/>
+      <x:c r="C8" s="565"/>
+      <x:c r="D8" s="565"/>
+      <x:c r="E8" s="565"/>
+      <x:c r="F8" s="565"/>
+    </x:row>
+    <x:row r="9" ht="23" customHeight="1">
+      <x:c r="A9" s="565"/>
+      <x:c r="B9" s="565"/>
+      <x:c r="C9" s="565"/>
+      <x:c r="D9" s="565"/>
+      <x:c r="E9" s="565"/>
+      <x:c r="F9" s="565"/>
+    </x:row>
+    <x:row r="10">
+      <x:c r="A10" s="562"/>
+      <x:c r="B10" s="562"/>
+      <x:c r="C10" s="562"/>
+      <x:c r="D10" s="562"/>
+      <x:c r="E10" s="562"/>
+      <x:c r="F10" s="562"/>
+    </x:row>
+    <x:row r="11" ht="30" customHeight="1">
+      <x:c r="A11" s="564" t="str">
+        <x:v>BWH · Frühjahr 2016 bis Frühjahr 2026 · 21 vorliegende Prüfungen</x:v>
+      </x:c>
+      <x:c r="B11" s="564"/>
+      <x:c r="C11" s="564"/>
+      <x:c r="D11" s="564"/>
+      <x:c r="E11" s="564"/>
+      <x:c r="F11" s="564"/>
+    </x:row>
+    <x:row r="12" ht="32" customHeight="1">
+      <x:c r="A12" s="577" t="str">
+        <x:v>Thema</x:v>
+      </x:c>
+      <x:c r="B12" s="577" t="str">
+        <x:v>Prüfungen</x:v>
+      </x:c>
+      <x:c r="C12" s="577" t="str">
+        <x:v>Anteil</x:v>
+      </x:c>
+      <x:c r="D12" s="577" t="str">
+        <x:v>Ø Punkte bei Auftreten</x:v>
+      </x:c>
+      <x:c r="E12" s="577" t="str">
+        <x:v>Lernfokus</x:v>
+      </x:c>
+      <x:c r="F12" s="577" t="str">
+        <x:v>So übst Du es</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" ht="58" customHeight="1">
+      <x:c r="A13" s="585" t="str">
+        <x:v>Unternehmensumwelt</x:v>
+      </x:c>
+      <x:c r="B13" s="586" t="str">
+        <x:v>21 / 21</x:v>
+      </x:c>
+      <x:c r="C13" s="587" t="n">
+        <x:f>21/21</x:f>
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D13" s="586" t="str">
+        <x:v>13,9</x:v>
+      </x:c>
+      <x:c r="E13" s="588" t="str">
+        <x:v>Früh festigen</x:v>
+      </x:c>
+      <x:c r="F13" s="589" t="str">
+        <x:v>Rechtsformen nach Haftung, Kapital und Leitung vergleichen; Kooperation/Konzentration und Umfeldänderungen an einem Fall begründen.</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" ht="58" customHeight="1">
+      <x:c r="A14" s="590" t="str">
+        <x:v>Deckungsbeitrag / Break-even</x:v>
+      </x:c>
+      <x:c r="B14" s="591" t="str">
+        <x:v>20 / 21</x:v>
+      </x:c>
+      <x:c r="C14" s="592" t="n">
+        <x:f>20/21</x:f>
+        <x:v>0.9523809523809523</x:v>
+      </x:c>
+      <x:c r="D14" s="591" t="str">
+        <x:v>15,0–15,6</x:v>
+      </x:c>
+      <x:c r="E14" s="593" t="str">
+        <x:v>Früh festigen</x:v>
+      </x:c>
+      <x:c r="F14" s="594" t="str">
+        <x:v>Stück-/Gesamtdeckungsbeitrag, Break-even, kritische Menge und Ergebnisänderungen rechnen und deuten.</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" ht="58" customHeight="1">
+      <x:c r="A15" s="585" t="str">
+        <x:v>Organisation / Change</x:v>
+      </x:c>
+      <x:c r="B15" s="586" t="str">
+        <x:v>18 / 21</x:v>
+      </x:c>
+      <x:c r="C15" s="587" t="n">
+        <x:f>18/21</x:f>
+        <x:v>0.8571428571428571</x:v>
+      </x:c>
+      <x:c r="D15" s="586" t="str">
+        <x:v>17,4</x:v>
+      </x:c>
+      <x:c r="E15" s="588" t="str">
+        <x:v>Früh festigen</x:v>
+      </x:c>
+      <x:c r="F15" s="589" t="str">
+        <x:v>Aufbau und Ablauf gemeinsam betrachtet: Organisationsformen vergleichen, Prozesse verbessern und Veränderungen am Fall begründen.</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" ht="58" customHeight="1">
+      <x:c r="A16" s="590" t="str">
+        <x:v>Materialwirtschaft</x:v>
+      </x:c>
+      <x:c r="B16" s="591" t="str">
+        <x:v>17 / 21</x:v>
+      </x:c>
+      <x:c r="C16" s="592" t="n">
+        <x:f>17/21</x:f>
+        <x:v>0.8095238095238095</x:v>
+      </x:c>
+      <x:c r="D16" s="591" t="str">
+        <x:v>14,5</x:v>
+      </x:c>
+      <x:c r="E16" s="593" t="str">
+        <x:v>Früh festigen</x:v>
+      </x:c>
+      <x:c r="F16" s="594" t="str">
+        <x:v>Bestände, Lagerkennzahlen und Bestellmengen berechnen; nicht nur Formeln nennen, sondern Entscheidungen begründen.</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" ht="58" customHeight="1">
+      <x:c r="A17" s="585" t="str">
+        <x:v>Arbeitsentgelt</x:v>
+      </x:c>
+      <x:c r="B17" s="586" t="str">
+        <x:v>17 / 21</x:v>
+      </x:c>
+      <x:c r="C17" s="587" t="n">
+        <x:f>17/21</x:f>
+        <x:v>0.8095238095238095</x:v>
+      </x:c>
+      <x:c r="D17" s="586" t="str">
+        <x:v>14,1</x:v>
+      </x:c>
+      <x:c r="E17" s="588" t="str">
+        <x:v>Früh festigen</x:v>
+      </x:c>
+      <x:c r="F17" s="589" t="str">
+        <x:v>Zeit-, Akkord- und Prämienlohn unterscheiden, berechnen und die betriebliche Eignung begründen.</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" ht="58" customHeight="1">
+      <x:c r="A18" s="590" t="str">
+        <x:v>Zuschlagskalkulation</x:v>
+      </x:c>
+      <x:c r="B18" s="591" t="str">
+        <x:v>15 / 21</x:v>
+      </x:c>
+      <x:c r="C18" s="592" t="n">
+        <x:f>15/21</x:f>
+        <x:v>0.7142857142857143</x:v>
+      </x:c>
+      <x:c r="D18" s="591" t="str">
+        <x:v>17,4</x:v>
+      </x:c>
+      <x:c r="E18" s="593" t="str">
+        <x:v>Früh festigen</x:v>
+      </x:c>
+      <x:c r="F18" s="594" t="str">
+        <x:v>Kalkulationsschema vorwärts und rückwärts anwenden; Zuschlagsbasis, Rabatt und Skonto nicht verwechseln.</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" ht="58" customHeight="1">
+      <x:c r="A19" s="585" t="str">
+        <x:v>Kapazität</x:v>
+      </x:c>
+      <x:c r="B19" s="586" t="str">
+        <x:v>9 / 21</x:v>
+      </x:c>
+      <x:c r="C19" s="587" t="n">
+        <x:f>9/21</x:f>
+        <x:v>0.42857142857142855</x:v>
+      </x:c>
+      <x:c r="D19" s="586" t="str">
+        <x:v>14,7–15,1</x:v>
+      </x:c>
+      <x:c r="E19" s="588" t="str">
+        <x:v>Gezielt üben</x:v>
+      </x:c>
+      <x:c r="F19" s="589" t="str">
+        <x:v>Zeitbedarf, verfügbare Kapazität und Auslastung mit korrekten Einheiten berechnen; Ergebnis interpretieren.</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" ht="58" customHeight="1">
+      <x:c r="A20" s="590" t="str">
+        <x:v>Maschinenstundensatz</x:v>
+      </x:c>
+      <x:c r="B20" s="591" t="str">
+        <x:v>8 / 21</x:v>
+      </x:c>
+      <x:c r="C20" s="592" t="n">
+        <x:f>8/21</x:f>
+        <x:v>0.38095238095238093</x:v>
+      </x:c>
+      <x:c r="D20" s="591" t="str">
+        <x:v>15,4</x:v>
+      </x:c>
+      <x:c r="E20" s="593" t="str">
+        <x:v>Gezielt üben</x:v>
+      </x:c>
+      <x:c r="F20" s="594" t="str">
+        <x:v>Maschinenabhängige Kosten und Laufzeit sauber zuordnen; Stundensatz berechnen und bei veränderter Auslastung erklären.</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" ht="58" customHeight="1">
+      <x:c r="A21" s="585" t="str">
+        <x:v>KLR-Grundlagen</x:v>
+      </x:c>
+      <x:c r="B21" s="586" t="str">
+        <x:v>6 / 21</x:v>
+      </x:c>
+      <x:c r="C21" s="587" t="n">
+        <x:f>6/21</x:f>
+        <x:v>0.2857142857142857</x:v>
+      </x:c>
+      <x:c r="D21" s="586" t="str">
+        <x:v>7,2–8,5</x:v>
+      </x:c>
+      <x:c r="E21" s="588" t="str">
+        <x:v>Zuerst aufbauen</x:v>
+      </x:c>
+      <x:c r="F21" s="589" t="str">
+        <x:v>Fixe/variable Kosten, Einzel-/Gemeinkosten sowie Gesamt-/Stückgrößen sicher unterscheiden; Voraussetzung für spätere Rechnungen.</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" ht="58" customHeight="1">
+      <x:c r="A22" s="590" t="str">
+        <x:v>Betriebsabrechnungsbogen</x:v>
+      </x:c>
+      <x:c r="B22" s="591" t="str">
+        <x:v>5 / 21</x:v>
+      </x:c>
+      <x:c r="C22" s="592" t="n">
+        <x:f>5/21</x:f>
+        <x:v>0.23809523809523808</x:v>
+      </x:c>
+      <x:c r="D22" s="591" t="str">
+        <x:v>15,6</x:v>
+      </x:c>
+      <x:c r="E22" s="593" t="str">
+        <x:v>Vor Zuschlägen</x:v>
+      </x:c>
+      <x:c r="F22" s="594" t="str">
+        <x:v>Gemeinkosten zuordnen/verteilen und Zuschlagssätze ermitteln; Verbindung zur Zuschlagskalkulation erklären.</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" ht="58" customHeight="1">
+      <x:c r="A23" s="585" t="str">
+        <x:v>Investition / Finanzierung</x:v>
+      </x:c>
+      <x:c r="B23" s="586" t="str">
+        <x:v>5 / 21</x:v>
+      </x:c>
+      <x:c r="C23" s="587" t="n">
+        <x:f>5/21</x:f>
+        <x:v>0.23809523809523808</x:v>
+      </x:c>
+      <x:c r="D23" s="586" t="str">
+        <x:v>9,8</x:v>
+      </x:c>
+      <x:c r="E23" s="588" t="str">
+        <x:v>Grundabdeckung</x:v>
+      </x:c>
+      <x:c r="F23" s="589" t="str">
+        <x:v>Leasing, Finanzierung, Investitionsentscheidungen und Budget im BQ-Zuschnitt. Keine gesonderte Häufigkeit für die einzelnen Unterthemen ableiten.</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" ht="58" customHeight="1">
+      <x:c r="A24" s="590" t="str">
+        <x:v>Externes Rechnungswesen</x:v>
+      </x:c>
+      <x:c r="B24" s="591" t="str">
+        <x:v>1 / 21</x:v>
+      </x:c>
+      <x:c r="C24" s="592" t="n">
+        <x:f>1/21</x:f>
+        <x:v>0.047619047619047616</x:v>
+      </x:c>
+      <x:c r="D24" s="591" t="str">
+        <x:v>12,0</x:v>
+      </x:c>
+      <x:c r="E24" s="593" t="str">
+        <x:v>Grundabdeckung</x:v>
+      </x:c>
+      <x:c r="F24" s="594" t="str">
+        <x:v>Inventur, Bilanz/Jahresabschluss und Abschreibung unterscheiden; kompakte Abdeckung mit Selbsttest.</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" ht="58" customHeight="1">
+      <x:c r="A25" s="585" t="str">
+        <x:v>Äquivalenzziffernkalkulation</x:v>
+      </x:c>
+      <x:c r="B25" s="586" t="str">
+        <x:v>0 / 21</x:v>
+      </x:c>
+      <x:c r="C25" s="587" t="n">
+        <x:f>0/21</x:f>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D25" s="586" t="str">
+        <x:v>—</x:v>
+      </x:c>
+      <x:c r="E25" s="588" t="str">
+        <x:v>Grundabdeckung</x:v>
+      </x:c>
+      <x:c r="F25" s="589" t="str">
+        <x:v>Äquivalenzziffern in Recheneinheiten umsetzen; eine vollständige Grundaufgabe rechnen. Zuletzt nicht beobachtet heißt nicht ausgeschlossen.</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26">
+      <x:c r="A26" s="562"/>
+      <x:c r="B26" s="562"/>
+      <x:c r="C26" s="562"/>
+      <x:c r="D26" s="562"/>
+      <x:c r="E26" s="562"/>
+      <x:c r="F26" s="562"/>
+    </x:row>
+    <x:row r="27" ht="23" customHeight="1">
+      <x:c r="A27" s="565" t="str">
+        <x:v>Wie die Zahlen zu lesen sind: Ein Thema zählt höchstens einmal je Prüfung. Für den Punktedurchschnitt werden zuerst alle Punkte dieses Themas innerhalb einer Prüfung addiert, danach nur über die Prüfungen mit diesem Thema gemittelt. Spannen entstehen durch gemeinsam bepunktete Aufgaben, nicht durch eine Prognose. 0 Auftritte bedeutet „nicht beobachtet“, nicht „kommt nie“. Häufigkeiten sind keine Wahrscheinlichkeit der nächsten Prüfung.</x:v>
+      </x:c>
+      <x:c r="B27" s="565"/>
+      <x:c r="C27" s="565"/>
+      <x:c r="D27" s="565"/>
+      <x:c r="E27" s="565"/>
+      <x:c r="F27" s="565"/>
+    </x:row>
+    <x:row r="28" ht="23" customHeight="1">
+      <x:c r="A28" s="565"/>
+      <x:c r="B28" s="565"/>
+      <x:c r="C28" s="565"/>
+      <x:c r="D28" s="565"/>
+      <x:c r="E28" s="565"/>
+      <x:c r="F28" s="565"/>
+    </x:row>
+    <x:row r="29" ht="23" customHeight="1">
+      <x:c r="A29" s="565"/>
+      <x:c r="B29" s="565"/>
+      <x:c r="C29" s="565"/>
+      <x:c r="D29" s="565"/>
+      <x:c r="E29" s="565"/>
+      <x:c r="F29" s="565"/>
+    </x:row>
+    <x:row r="30" ht="23" customHeight="1">
+      <x:c r="A30" s="565" t="str">
+        <x:v>Reihenfolge und Zeitbudget: KLR-Grundlagen vor Deckungsbeitrag und Kalkulation; BAB vor Zuschlägen. Häufige Themen bekommen frühe Übungszeit, seltene eine kompakte Grundabdeckung. Der Maschinenstundensatz ist langfristig häufiger, aber zuletzt nicht stetig gestiegen. Die 99 BWH-Basisstunden sind didaktische Planungswerte – nicht aus Punkten errechnete Pflichtstunden.</x:v>
+      </x:c>
+      <x:c r="B30" s="565"/>
+      <x:c r="C30" s="565"/>
+      <x:c r="D30" s="565"/>
+      <x:c r="E30" s="565"/>
+      <x:c r="F30" s="565"/>
+    </x:row>
+    <x:row r="31" ht="23" customHeight="1">
+      <x:c r="A31" s="565"/>
+      <x:c r="B31" s="565"/>
+      <x:c r="C31" s="565"/>
+      <x:c r="D31" s="565"/>
+      <x:c r="E31" s="565"/>
+      <x:c r="F31" s="565"/>
+    </x:row>
+    <x:row r="32">
+      <x:c r="A32" s="562"/>
+      <x:c r="B32" s="562"/>
+      <x:c r="C32" s="562"/>
+      <x:c r="D32" s="562"/>
+      <x:c r="E32" s="562"/>
+      <x:c r="F32" s="562"/>
+    </x:row>
+    <x:row r="33" ht="30" customHeight="1">
+      <x:c r="A33" s="571" t="str">
+        <x:v>MIKP · alle sechs Kapitel anwenden</x:v>
+      </x:c>
+      <x:c r="B33" s="571"/>
+      <x:c r="C33" s="571"/>
+      <x:c r="D33" s="571"/>
+      <x:c r="E33" s="571"/>
+      <x:c r="F33" s="571"/>
+    </x:row>
+    <x:row r="34" ht="42" customHeight="1">
+      <x:c r="A34" s="578" t="str">
+        <x:v>Kapitel</x:v>
+      </x:c>
+      <x:c r="B34" s="578" t="str">
+        <x:v>Ø Punkte je Prüfung</x:v>
+      </x:c>
+      <x:c r="C34" s="578" t="str">
+        <x:v>Basisstunden</x:v>
+      </x:c>
+      <x:c r="D34" s="578" t="str">
+        <x:v>Arbeitsweise</x:v>
+      </x:c>
+      <x:c r="E34" s="578" t="str">
+        <x:v>Lernfokus</x:v>
+      </x:c>
+      <x:c r="F34" s="578" t="str">
+        <x:v>So übst Du es</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" ht="62" customHeight="1">
+      <x:c r="A35" s="595" t="str">
+        <x:v>1 · Prozessdaten / IT</x:v>
+      </x:c>
+      <x:c r="B35" s="596" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C35" s="596" t="n">
+        <x:f>'MIKP-Checkliste'!C5</x:f>
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="D35" s="597" t="str">
+        <x:v>Daten auswerten</x:v>
+      </x:c>
+      <x:c r="E35" s="597" t="str">
+        <x:v>Anwenden</x:v>
+      </x:c>
+      <x:c r="F35" s="598" t="str">
+        <x:v>BDE-Daten auswerten; Datenschutz und IT-Sicherheit am Fall begründen. Daten, Information und Wissen unterscheiden.</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" ht="62" customHeight="1">
+      <x:c r="A36" s="599" t="str">
+        <x:v>2 · Planung / Analyse</x:v>
+      </x:c>
+      <x:c r="B36" s="600" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C36" s="600" t="n">
+        <x:f>'MIKP-Checkliste'!C6</x:f>
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D36" s="601" t="str">
+        <x:v>Rechnen + wählen</x:v>
+      </x:c>
+      <x:c r="E36" s="601" t="str">
+        <x:v>Anwenden</x:v>
+      </x:c>
+      <x:c r="F36" s="602" t="str">
+        <x:v>Planungsmethode passend zum Fall wählen und das Ergebnis begründen; ABC/Nutzwertanalyse wirklich rechnen.</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" ht="62" customHeight="1">
+      <x:c r="A37" s="595" t="str">
+        <x:v>3 · Präsentation</x:v>
+      </x:c>
+      <x:c r="B37" s="596" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="C37" s="596" t="n">
+        <x:f>'MIKP-Checkliste'!C10</x:f>
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="D37" s="597" t="str">
+        <x:v>Vortragen</x:v>
+      </x:c>
+      <x:c r="E37" s="597" t="str">
+        <x:v>Nicht auslassen</x:v>
+      </x:c>
+      <x:c r="F37" s="598" t="str">
+        <x:v>Zielgruppe, Kernaussage, Medien und Aufbau auswählen; einen kurzen Präsentationsausschnitt selbst vortragen.</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" ht="62" customHeight="1">
+      <x:c r="A38" s="599" t="str">
+        <x:v>4 · Unterlagen / Statistik</x:v>
+      </x:c>
+      <x:c r="B38" s="600" t="n">
+        <x:v>15.18</x:v>
+      </x:c>
+      <x:c r="C38" s="600" t="n">
+        <x:f>'MIKP-Checkliste'!C11</x:f>
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="D38" s="601" t="str">
+        <x:v>Selbst zeichnen</x:v>
+      </x:c>
+      <x:c r="E38" s="601" t="str">
+        <x:v>Visualisieren</x:v>
+      </x:c>
+      <x:c r="F38" s="602" t="str">
+        <x:v>Diagramme selbst zeichnen und lesen, Kennzahlen/Prozente rechnen und aus Ergebnissen Maßnahmen ableiten.</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" ht="62" customHeight="1">
+      <x:c r="A39" s="595" t="str">
+        <x:v>5 · Projektmanagement</x:v>
+      </x:c>
+      <x:c r="B39" s="596" t="n">
+        <x:v>19.76</x:v>
+      </x:c>
+      <x:c r="C39" s="596" t="n">
+        <x:f>'MIKP-Checkliste'!C15</x:f>
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D39" s="597" t="str">
+        <x:v>Planen + begründen</x:v>
+      </x:c>
+      <x:c r="E39" s="597" t="str">
+        <x:v>Transfer</x:v>
+      </x:c>
+      <x:c r="F39" s="598" t="str">
+        <x:v>Projektziele, Rollen, Stakeholder und Struktur am Fall; Netzplan und Gantt selbst erstellen, nicht nur erkennen.</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" ht="62" customHeight="1">
+      <x:c r="A40" s="599" t="str">
+        <x:v>6 · Kommunikation</x:v>
+      </x:c>
+      <x:c r="B40" s="600" t="n">
+        <x:v>15.06</x:v>
+      </x:c>
+      <x:c r="C40" s="600" t="n">
+        <x:f>'MIKP-Checkliste'!C18</x:f>
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="D40" s="601" t="str">
+        <x:v>Fälle bearbeiten</x:v>
+      </x:c>
+      <x:c r="E40" s="601" t="str">
+        <x:v>Transfer</x:v>
+      </x:c>
+      <x:c r="F40" s="602" t="str">
+        <x:v>Gesprächs- und Konfliktfälle bearbeiten; adressatengerechte Information, aktives Zuhören und passende Maßnahmen begründen.</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41">
+      <x:c r="A41" s="562"/>
+      <x:c r="B41" s="562"/>
+      <x:c r="C41" s="562"/>
+      <x:c r="D41" s="562"/>
+      <x:c r="E41" s="562"/>
+      <x:c r="F41" s="562"/>
+    </x:row>
+    <x:row r="42" ht="23" customHeight="1">
+      <x:c r="A42" s="565" t="str">
+        <x:v>MIKP-Datenbasis: 35 vorliegende Prüfungen Herbst 2007 bis Herbst 2025, davon 34 vollständig. Die obigen Kapitelmittel stammen aus 17 vollständigen Prüfungen ab 2016. Frühjahr 2016 (16 Punkte fehlen) ist dafür ausgeschlossen. Herbst 2024 und Frühjahr 2025 fehlen; Frühjahr 2026 ist nicht enthalten. Ungefähr 20/20/10/15/20/15 Punkte sind ein beobachtetes Muster, keine Zusage. Alle Kapitel bleiben im Plan.</x:v>
+      </x:c>
+      <x:c r="B42" s="565"/>
+      <x:c r="C42" s="565"/>
+      <x:c r="D42" s="565"/>
+      <x:c r="E42" s="565"/>
+      <x:c r="F42" s="565"/>
+    </x:row>
+    <x:row r="43" ht="23" customHeight="1">
+      <x:c r="A43" s="565"/>
+      <x:c r="B43" s="565"/>
+      <x:c r="C43" s="565"/>
+      <x:c r="D43" s="565"/>
+      <x:c r="E43" s="565"/>
+      <x:c r="F43" s="565"/>
+    </x:row>
+    <x:row r="44" ht="23" customHeight="1">
+      <x:c r="A44" s="565"/>
+      <x:c r="B44" s="565"/>
+      <x:c r="C44" s="565"/>
+      <x:c r="D44" s="565"/>
+      <x:c r="E44" s="565"/>
+      <x:c r="F44" s="565"/>
+    </x:row>
+    <x:row r="45">
+      <x:c r="A45" s="562"/>
+      <x:c r="B45" s="562"/>
+      <x:c r="C45" s="562"/>
+      <x:c r="D45" s="562"/>
+      <x:c r="E45" s="562"/>
+      <x:c r="F45" s="562"/>
+    </x:row>
+    <x:row r="46" ht="30" customHeight="1">
+      <x:c r="A46" s="564" t="str">
+        <x:v>Was sich gegenüber der bisherigen Datei geändert hat</x:v>
+      </x:c>
+      <x:c r="B46" s="564"/>
+      <x:c r="C46" s="564"/>
+      <x:c r="D46" s="564"/>
+      <x:c r="E46" s="564"/>
+      <x:c r="F46" s="564"/>
+    </x:row>
+    <x:row r="47" ht="23" customHeight="1">
+      <x:c r="A47" s="565" t="str">
+        <x:v>BWH: KLR-Basis, Arbeitsentgelt, Zuschlagskalkulation und Maschinenstundensatz erhalten mehr Übungszeit; externes Rechnungswesen und BQ-Investitionsgrundlagen werden kompakter abgedeckt. MIKP: mehr Prozessdaten, Projekt- und Kommunikationsfälle; weiterhin alle sechs Kapitel. Das gesamte Basisbudget bleibt 159 Stunden plus 25 Stunden Prüfungstraining. Eigene Stundenänderungen und ausgelassene Pakete werden korrekt weitergerechnet.</x:v>
+      </x:c>
+      <x:c r="B47" s="565"/>
+      <x:c r="C47" s="565"/>
+      <x:c r="D47" s="565"/>
+      <x:c r="E47" s="565"/>
+      <x:c r="F47" s="565"/>
+    </x:row>
+    <x:row r="48" ht="23" customHeight="1">
+      <x:c r="A48" s="565"/>
+      <x:c r="B48" s="565"/>
+      <x:c r="C48" s="565"/>
+      <x:c r="D48" s="565"/>
+      <x:c r="E48" s="565"/>
+      <x:c r="F48" s="565"/>
+    </x:row>
+    <x:row r="49" ht="23" customHeight="1">
+      <x:c r="A49" s="565"/>
+      <x:c r="B49" s="565"/>
+      <x:c r="C49" s="565"/>
+      <x:c r="D49" s="565"/>
+      <x:c r="E49" s="565"/>
+      <x:c r="F49" s="565"/>
+    </x:row>
+    <x:row r="50">
+      <x:c r="A50" s="562"/>
+      <x:c r="B50" s="562"/>
+      <x:c r="C50" s="562"/>
+      <x:c r="D50" s="562"/>
+      <x:c r="E50" s="562"/>
+      <x:c r="F50" s="562"/>
+    </x:row>
+    <x:row r="51" ht="30" customHeight="1">
+      <x:c r="A51" s="564" t="str">
+        <x:v>Quellen und Grenzen · Stand 19.09.2026</x:v>
+      </x:c>
+      <x:c r="B51" s="564"/>
+      <x:c r="C51" s="564"/>
+      <x:c r="D51" s="564"/>
+      <x:c r="E51" s="564"/>
+      <x:c r="F51" s="564"/>
+    </x:row>
+    <x:row r="52" ht="23" customHeight="1">
+      <x:c r="A52" s="565" t="str">
+        <x:v>BWH: nutzerbereitgestellte Originalprüfungen und Teilpunkteauswertung vom 17.09.2026 (Teilpunkte_und_Berechnung.json; Zahlen_und_Sprechhinweise.txt). Gesamtbestand: 55 Termine Herbst 1998 bis Frühjahr 2026; Frühjahr 2005 fehlt. Aktueller KLR-Stand: 6/21, insgesamt 17/55. MIKP: kombinierte Aufgabenauswertung (combined_rows_35_prepared.json / stats_35_prepared.json). Lernzeiten und Reihenfolge sind didaktische Empfehlungen, nicht statistisch bewiesene optimale Lernzeiten.</x:v>
+      </x:c>
+      <x:c r="B52" s="565"/>
+      <x:c r="C52" s="565"/>
+      <x:c r="D52" s="565"/>
+      <x:c r="E52" s="565"/>
+      <x:c r="F52" s="565"/>
+    </x:row>
+    <x:row r="53" ht="23" customHeight="1">
+      <x:c r="A53" s="565"/>
+      <x:c r="B53" s="565"/>
+      <x:c r="C53" s="565"/>
+      <x:c r="D53" s="565"/>
+      <x:c r="E53" s="565"/>
+      <x:c r="F53" s="565"/>
+    </x:row>
+    <x:row r="54" ht="23" customHeight="1">
+      <x:c r="A54" s="565"/>
+      <x:c r="B54" s="565"/>
+      <x:c r="C54" s="565"/>
+      <x:c r="D54" s="565"/>
+      <x:c r="E54" s="565"/>
+      <x:c r="F54" s="565"/>
+    </x:row>
+    <x:row r="55" ht="23" customHeight="1">
+      <x:c r="A55" s="565" t="str">
+        <x:v>Prüfungsdaten helfen beim Priorisieren, ersetzen aber nicht Rahmenplan und persönliche Diagnose. Auch zuletzt seltene Themen können geprüft werden. Die Vorlage legt keine zusätzlichen HQ-Themen an. Prüfungstermin und zulässige Hilfsmittel selbst anhand der eigenen Einladung prüfen.</x:v>
+      </x:c>
+      <x:c r="B55" s="565"/>
+      <x:c r="C55" s="565"/>
+      <x:c r="D55" s="565"/>
+      <x:c r="E55" s="565"/>
+      <x:c r="F55" s="565"/>
+    </x:row>
+    <x:row r="56" ht="23" customHeight="1">
+      <x:c r="A56" s="565"/>
+      <x:c r="B56" s="565"/>
+      <x:c r="C56" s="565"/>
+      <x:c r="D56" s="565"/>
+      <x:c r="E56" s="565"/>
+      <x:c r="F56" s="565"/>
+    </x:row>
+    <x:row r="57">
+      <x:c r="A57" s="562"/>
+      <x:c r="B57" s="562"/>
+      <x:c r="C57" s="562"/>
+      <x:c r="D57" s="562"/>
+      <x:c r="E57" s="562"/>
+      <x:c r="F57" s="562"/>
+    </x:row>
+    <x:row r="58">
+      <x:c r="A58" s="562"/>
+      <x:c r="B58" s="562"/>
+      <x:c r="C58" s="562"/>
+      <x:c r="D58" s="562"/>
+      <x:c r="E58" s="562"/>
+      <x:c r="F58" s="562"/>
+    </x:row>
+    <x:row r="59">
+      <x:c r="A59" s="562"/>
+      <x:c r="B59" s="562"/>
+      <x:c r="C59" s="562"/>
+      <x:c r="D59" s="562"/>
+      <x:c r="E59" s="562"/>
+      <x:c r="F59" s="562"/>
+    </x:row>
+    <x:row r="60">
+      <x:c r="A60" s="562"/>
+      <x:c r="B60" s="562"/>
+      <x:c r="C60" s="562"/>
+      <x:c r="D60" s="562"/>
+      <x:c r="E60" s="562"/>
+      <x:c r="F60" s="562"/>
+    </x:row>
+    <x:row r="61">
+      <x:c r="A61" s="562"/>
+      <x:c r="B61" s="562"/>
+      <x:c r="C61" s="562"/>
+      <x:c r="D61" s="562"/>
+      <x:c r="E61" s="562"/>
+      <x:c r="F61" s="562"/>
+    </x:row>
+    <x:row r="62">
+      <x:c r="A62" s="562"/>
+      <x:c r="B62" s="562"/>
+      <x:c r="C62" s="562"/>
+      <x:c r="D62" s="562"/>
+      <x:c r="E62" s="562"/>
+      <x:c r="F62" s="562"/>
+    </x:row>
+  </x:sheetData>
+  <x:mergeCells>
+    <x:mergeCell ref="A1:F1"/>
+    <x:mergeCell ref="A2:F3"/>
+    <x:mergeCell ref="A4:F5"/>
+    <x:mergeCell ref="A6:F7"/>
+    <x:mergeCell ref="A8:F9"/>
+    <x:mergeCell ref="A11:F11"/>
+    <x:mergeCell ref="A27:F29"/>
+    <x:mergeCell ref="A30:F31"/>
+    <x:mergeCell ref="A33:F33"/>
+    <x:mergeCell ref="A42:F44"/>
+    <x:mergeCell ref="A46:F46"/>
+    <x:mergeCell ref="A47:F49"/>
+    <x:mergeCell ref="A51:F51"/>
+    <x:mergeCell ref="A52:F54"/>
+    <x:mergeCell ref="A55:F56"/>
+  </x:mergeCells>
+  <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</x:worksheet>
+</file>